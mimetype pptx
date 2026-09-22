--- v0 (2025-12-26)
+++ v1 (2026-09-22)
@@ -164,87 +164,104 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
     <a:srgbClr val="5E1854"/>
     <a:srgbClr val="992789"/>
     <a:srgbClr val="EE5B00"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="72" d="100"/>
           <a:sy n="72" d="100"/>
         </p:scale>
-        <p:origin x="660" y="96"/>
+        <p:origin x="660" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -4572,51 +4589,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7077511" y="5410201"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1876424" y="5410201"/>
             <a:ext cx="5124886" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -4834,51 +4851,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5025,51 +5042,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5283,51 +5300,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5712,51 +5729,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6253,51 +6270,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6968,51 +6985,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7133,51 +7150,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7308,51 +7325,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7473,51 +7490,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7718,51 +7735,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7945,51 +7962,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8321,51 +8338,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8434,51 +8451,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8524,51 +8541,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8768,51 +8785,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9043,51 +9060,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12113,51 +12130,51 @@
           <a:xfrm>
             <a:off x="7456921" y="5883276"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>5/20/2025</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141411" y="5883275"/>
             <a:ext cx="6239309" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>