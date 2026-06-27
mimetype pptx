--- v0 (2025-10-26)
+++ v1 (2026-06-27)
@@ -1,105 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="266" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="265" r:id="rId5"/>
     <p:sldId id="258" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="267" r:id="rId10"/>
-    <p:sldId id="274" r:id="rId11"/>
-[...1 lines deleted...]
-    <p:sldId id="272" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId11"/>
+    <p:sldId id="269" r:id="rId12"/>
+    <p:sldId id="270" r:id="rId13"/>
     <p:sldId id="271" r:id="rId14"/>
-    <p:sldId id="259" r:id="rId15"/>
-[...2 lines deleted...]
-    <p:sldId id="263" r:id="rId18"/>
+    <p:sldId id="272" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -215,82 +209,82 @@
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="F4F4F4"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="72" d="100"/>
           <a:sy n="72" d="100"/>
         </p:scale>
         <p:origin x="660" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -509,51 +503,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de subtítulo del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -942,51 +936,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1189,51 +1183,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1494,51 +1488,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1809,51 +1803,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2108,51 +2102,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2472,51 +2466,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2643,51 +2637,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2820,51 +2814,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2987,51 +2981,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3234,51 +3228,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3467,51 +3461,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3846,51 +3840,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3961,51 +3955,51 @@
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4053,51 +4047,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4305,51 +4299,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4585,51 +4579,51 @@
             <a:r>
               <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar los estilos de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4992,51 +4986,51 @@
             <a:ext cx="1600200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>4/8/2025</a:t>
+              <a:t>4/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="684212" y="6172200"/>
             <a:ext cx="7543800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5511,79 +5505,67 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
@@ -5694,1257 +5676,825 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="525185" y="5997348"/>
             <a:ext cx="6400800" cy="532662"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Cátedra Introducción a la Ingeniería Industrial </a:t>
-[...13 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Cátedra Introducción a la Ingeniería Industrial - 2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4210135758"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Imagen 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E686B11-B445-6351-74F0-8E1EC9383404}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADCB1C7F-22B0-68AF-3583-605765790776}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1267674" y="0"/>
-            <a:ext cx="9656652" cy="6827253"/>
+            <a:off x="736998" y="2347535"/>
+            <a:ext cx="5697273" cy="3562934"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="CuadroTexto 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D962BC83-99DE-EE9D-F71C-F373A335FCD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="537635" y="742122"/>
+            <a:ext cx="10840278" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El futuro de la Ingeniería Industrial es seguir ampliando sus conocimientos para ofrecer mejores soluciones, productos y demandas de la sociedad. Ya que, entre otras cosas, la sociedad moderna es consumista por lo que demanda una gran cantidad de productos, lo que trae como consecuencia una mayor producción, de lo cual se necesita una mayor invención de procesos para economizar y aumentar la producción</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="CuadroTexto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EB73DEC-659C-0C54-759D-4C5D5EA0F2C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3724202" y="152372"/>
+            <a:ext cx="5420139" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El futuro de la Ingeniería Industrial</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="CuadroTexto 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3840F19-F02C-64D7-95BA-15A03282CEFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7586870" y="2219450"/>
+            <a:ext cx="3379646" cy="3693319"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La Ingeniería Industrial avanza conforme los avances tecnológicos y científicos que se van desarrollando día a día, abarcando diversos campos de investigación, poco a poco ganando terreno en el mundo del mercado y la producción, lo que ha llevado a ampliar los conocimientos. (Chalco, 2014)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Imagen 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3962F75-81BA-F406-5EF2-7CB5B13596E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10717622" y="5540069"/>
+            <a:ext cx="1320581" cy="1151618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690638168"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1833554069"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="CuadroTexto 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Imagen 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A824E351-CE5B-F533-E34F-B9AFBB29E849}"/>
-[...38 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A7CD84B-AAEB-D33B-31FE-A940DC531844}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E8E2991-40C2-093F-0D57-3EA2FC29E5C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="21464" r="16642"/>
-          <a:stretch/>
+          <a:srcRect t="4942" b="8580"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="8489222" cy="6858000"/>
+            <a:off x="763351" y="560189"/>
+            <a:ext cx="6635989" cy="6182139"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="CuadroTexto 4">
+          <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D7B1818-69BD-7DD3-C81D-D1F680455C82}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D1635B1-1527-BB9D-ADB3-F0122959B82C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9132688" y="506261"/>
-            <a:ext cx="3041374" cy="584775"/>
+            <a:off x="7918174" y="1156183"/>
+            <a:ext cx="3319670" cy="5355312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La educación en la ingeniería industrial debe anticipar los cambios esperados y acomodarse a ellos. Los ingenieros deben también adaptarse a la competencia global, ya que esta estará en constante crecimiento. Además, deben estar preparados para ayudar a la sociedad, con respecto a los avances tecnológicos. (Ortiz, 2016). Deben convertirse en líderes en los sectores públicos como privados, utilizando este papel de liderazgo para construir un futuro.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="CuadroTexto 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D29F011E-511E-6E67-2DCF-AA461FDBB9A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2358887" y="115672"/>
+            <a:ext cx="7712765" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" b="1" u="sng" dirty="0">
+              <a:rPr lang="es-AR" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Industria 1.0</a:t>
+              <a:t>Retos y Oportunidades en la Ingeniería Industrial</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2160513180"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2260839722"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="CuadroTexto 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Imagen 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB765B77-BF9A-2A03-76D8-3F4BAA135259}"/>
-[...77 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE1F83A-C88F-6761-3CC7-093CBBBCCB9F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9452AA9A-0222-0407-6F1D-678A92535A4E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="2899"/>
-          <a:stretch/>
+          <a:srcRect l="4065" r="3081"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="7945169" cy="4598504"/>
+            <a:off x="901147" y="810077"/>
+            <a:ext cx="5751444" cy="3700593"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="CuadroTexto 6">
+          <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B651CD-ED31-F99D-EB4C-BF3609CFC81A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D2CFEE3-B220-806F-9E88-3A6E00E2A947}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8547928" y="646353"/>
-            <a:ext cx="2842592" cy="584775"/>
+            <a:off x="7441096" y="810077"/>
+            <a:ext cx="3849757" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Los ingenieros deberán estar preparados para afrontar nuevas necesidades y retos sociales, económicos, legales y políticos. Deben ser educados para desarrollar tecnologías enfrentando estas necesidades y estar preparado para comunicar estos nuevos desarrollos al gobierno, a industrias privadas y al resto de la sociedad. (Romero, 2006). </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="CuadroTexto 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05389BC0-6607-5953-8DE0-051B0DD0FA86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="901147" y="4709453"/>
+            <a:ext cx="10668001" cy="2031325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El futuro de profesión de ingenieros industriales tiene una gran conexión con las tendencias económicas mundiales y el comportamiento de los diferentes sectores. La ingeniería seguirá siendo una de las disciplinas más demandadas por las empresas y las instituciones en los próximos años. La innovación tecnológica constituye, junto con la internacionalización y la restructuración necesaria del sector, los tres pilares básicos del Plan de Desarrollo Estratégico con el que las empresas de ingeniería plantean incrementar su competitividad en una economía globalizada. (Randstad Professional, 2015).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="CuadroTexto 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{122D3DF2-D73A-B97B-42DE-0041B349708A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2060713" y="149629"/>
+            <a:ext cx="8070574" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" b="1" u="sng" dirty="0">
+              <a:rPr lang="es-AR" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Industrias 2.0</a:t>
+              <a:t>Ingeniería Industrial como una apuesta de futuro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3140703424"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2189274475"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="CuadroTexto 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Imagen 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B2C38A-B694-C9CD-20B8-3B7AE3AFE03F}"/>
-[...38 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35791C6E-5ADC-C93B-627C-A18935FB2D7C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F13E10E-0AFB-BA0D-BF41-A3A16AF87072}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="3888" r="22144"/>
-          <a:stretch/>
+          <a:srcRect l="4095" t="2956" r="7395" b="30340"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3173896" y="0"/>
-            <a:ext cx="9018105" cy="6858000"/>
+            <a:off x="516835" y="678745"/>
+            <a:ext cx="7818782" cy="4147930"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="CuadroTexto 4">
+          <p:cNvPr id="4" name="CuadroTexto 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8587BFDF-B583-10C9-20A4-00DFC785A24B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB20726A-92C7-3146-9B6E-E029953104B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="418180" y="343261"/>
-            <a:ext cx="2637182" cy="584775"/>
+            <a:off x="397566" y="4985702"/>
+            <a:ext cx="11012555" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El sector industrial y el gran consumo están impulsando la generación de puestos de trabajo y los contratos entre profesionales con un nivel formativo elevado. Los ingenieros que quieran encontrar empleo en los próximos años tendrán que tener en cuenta la importancia del idioma, principalmente el inglés ya que es la lengua por excelencia a nivel internacional. Países como Alemania, Rusia, Brasil o China son los que más demanda de empleo tienen en la actualidad, especialmente para ingenieros. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA450D63-212D-A945-57CF-A24B45A15790}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8550334" y="1632957"/>
+            <a:ext cx="3124831" cy="2116138"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="CuadroTexto 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7613E419-68F3-23FF-9E1B-483F61D8D989}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3578087" y="58053"/>
+            <a:ext cx="6427304" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" b="1" u="sng" dirty="0">
+              <a:rPr lang="es-AR" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Industria 3.0</a:t>
+              <a:t>Tendencias de la Ingeniería Industrial</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2530754066"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3560810357"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...143 lines deleted...]
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Imagen 1">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="CuadroTexto 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD2AADA2-9EC3-87C9-61EE-85BB29F064DF}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15FC2805-900E-FF09-2E4C-7C5140B43408}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25E0B63B-C2B9-917D-4145-C8FABE21C1BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="768626" y="390940"/>
-            <a:ext cx="10416209" cy="523220"/>
+            <a:off x="3220278" y="3086173"/>
+            <a:ext cx="5804452" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" sz="2800" b="1" dirty="0">
+              <a:rPr lang="es-AR" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Industria 5.0: Una industria sostenible, humanista y resiliente</a:t>
-[...72 lines deleted...]
-      </p:pic>
+              <a:t>INTRODUCCIÓN A LA INGENIERÍA INDUSTRIAL 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3544474116"/>
-[...353 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1267736550"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4045470652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9376,91 +8926,88 @@
                 <a:lumMod val="62000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Slice" id="{0507925B-6AC9-4358-8E18-C330545D08F8}" vid="{282EB108-EDE6-4B8E-957B-D4A69BF580EA}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Slice</Template>
   <TotalTime></TotalTime>
-  <Words>1192</Words>
+  <Words>1220</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
-  <Paragraphs>45</Paragraphs>
-  <Slides>17</Slides>
+  <Paragraphs>41</Paragraphs>
+  <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Sector</vt:lpstr>
       <vt:lpstr>Evolución de la Ingeniería Industrial</vt:lpstr>
-      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">