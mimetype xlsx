--- v0 (2025-12-16)
+++ v1 (2026-07-26)
@@ -1,146 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Roxana\Documents\Sistemas Operativos18\2021\Prácticos\2024\2do Cuatrimestre\TP 8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Roxana\Documents\Sistemas Operativos18\2021\Prácticos\2026\TP8\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8340"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8340" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
+    <sheet name="Hoja2" sheetId="2" r:id="rId1"/>
+    <sheet name="Hoja1" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H30" i="1" l="1"/>
-[...18 lines deleted...]
-  <c r="D16" i="1" s="1"/>
+  <c r="C44" i="1" l="1"/>
+  <c r="C47" i="1" s="1"/>
+  <c r="C48" i="1" s="1"/>
+  <c r="C23" i="1"/>
+  <c r="C21" i="1"/>
+  <c r="C31" i="1" s="1"/>
+  <c r="C32" i="1" s="1"/>
+  <c r="H33" i="2"/>
+  <c r="D33" i="2"/>
+  <c r="P16" i="2"/>
+  <c r="L16" i="2"/>
+  <c r="L15" i="2"/>
+  <c r="H18" i="2"/>
+  <c r="H17" i="2"/>
+  <c r="D17" i="2"/>
+  <c r="H31" i="2"/>
+  <c r="H30" i="2"/>
+  <c r="D30" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="D32" i="2" s="1"/>
+  <c r="H26" i="2"/>
+  <c r="H32" i="2" s="1"/>
+  <c r="P15" i="2"/>
+  <c r="D13" i="2"/>
+  <c r="P12" i="2"/>
+  <c r="L12" i="2"/>
+  <c r="D12" i="2"/>
+  <c r="H9" i="2"/>
+  <c r="D9" i="2"/>
+  <c r="H7" i="2"/>
+  <c r="D7" i="2"/>
+  <c r="D16" i="2" s="1"/>
+  <c r="C12" i="1" l="1"/>
+  <c r="C9" i="1"/>
+  <c r="C8" i="1"/>
+  <c r="C5" i="1"/>
+  <c r="C3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="12">
+  <si>
+    <t>SCAN</t>
+  </si>
+  <si>
+    <t>Posicion actual</t>
+  </si>
+  <si>
+    <t>Cilindros sig</t>
+  </si>
+  <si>
+    <t>Movimientos</t>
+  </si>
   <si>
     <r>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">    </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Comic Sans MS"/>
         <family val="4"/>
       </rPr>
       <t>En un momento dado, un gestor de disco (de cabeza móvil de 200 cilindros numerados del 0-199) tiene pendiente la siguiente lista de accesos a cilindros: 18, 9, 25, 44, 49, 7, 23 y 51. Suponiendo que las cabezas lectoras se encuentran actualmente sobre el cilindro 19, y que para los algoritmos SCAN y sus derivados, cada ciclo comienza preferiblemente en sentido ascendente, indique en qué orden se atenderán estas peticiones si las cabezas se planifican por menor tiempo de búsqueda (SSTF), algoritmo del ascensor (SCAN), algoritmo SCAN circular (C-SCAN).</t>
     </r>
   </si>
   <si>
-    <t>Posicion actual</t>
-[...10 lines deleted...]
-  <si>
     <t>C-SCAN</t>
   </si>
   <si>
     <t>LOOK</t>
   </si>
   <si>
     <t>C-LOOK</t>
   </si>
   <si>
     <t>SSTF</t>
   </si>
   <si>
     <t>FIFO</t>
+  </si>
+  <si>
+    <t>Mov Tot</t>
+  </si>
+  <si>
+    <t>Promedio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -186,92 +221,3148 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>SCAN</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-AR"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$A$2</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Posicion actual</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="22225" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst>
+              <a:glow rad="139700">
+                <a:schemeClr val="accent1">
+                  <a:satMod val="175000"/>
+                  <a:alpha val="14000"/>
+                </a:schemeClr>
+              </a:glow>
+            </a:effectLst>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-AR"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:layout/>
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="lt1">
+                          <a:lumMod val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$A$3:$A$12</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>19</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>25</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>44</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>49</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>51</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>199</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>9</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>7</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="ctr"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="529151664"/>
+        <c:axId val="529137520"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="529151664"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="529137520"/>
+        <c:crossesAt val="0"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="529137520"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="529151664"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-AR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>C-SCAN</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.40134711286089236"/>
+          <c:y val="4.1666666666666664E-2"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-AR"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="22225" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst>
+              <a:glow rad="139700">
+                <a:schemeClr val="accent1">
+                  <a:satMod val="175000"/>
+                  <a:alpha val="14000"/>
+                </a:schemeClr>
+              </a:glow>
+            </a:effectLst>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-AR"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:layout/>
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="lt1">
+                          <a:lumMod val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$A$21:$A$31</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="11"/>
+                <c:pt idx="0">
+                  <c:v>19</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>25</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>44</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>49</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>51</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>199</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>7</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>9</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>18</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="671043184"/>
+        <c:axId val="671043728"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="671043184"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="671043728"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="671043728"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="671043184"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-AR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR"/>
+              <a:t>Look</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-AR"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="22225" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst>
+              <a:glow rad="139700">
+                <a:schemeClr val="accent1">
+                  <a:satMod val="175000"/>
+                  <a:alpha val="14000"/>
+                </a:schemeClr>
+              </a:glow>
+            </a:effectLst>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-AR"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:layout/>
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="lt1">
+                          <a:lumMod val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$A$39:$A$47</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="9"/>
+                <c:pt idx="0">
+                  <c:v>19</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>25</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>44</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>49</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>51</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>9</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>7</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="565986832"/>
+        <c:axId val="565992272"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="565986832"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="565992272"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="565992272"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="565986832"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-AR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="236">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="15000"/>
+        <a:lumOff val="85000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="22225" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="139700">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="14000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:lumMod val="60000"/>
+          <a:lumOff val="40000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="4"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+                <a:alpha val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+                <a:alpha val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="85000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="1" kern="1200" cap="none" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="236">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="15000"/>
+        <a:lumOff val="85000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="22225" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="139700">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="14000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:lumMod val="60000"/>
+          <a:lumOff val="40000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="4"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+                <a:alpha val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+                <a:alpha val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="85000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="1" kern="1200" cap="none" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="236">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="15000"/>
+        <a:lumOff val="85000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="22225" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+      <a:effectLst>
+        <a:glow rad="139700">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="14000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:lumMod val="60000"/>
+          <a:lumOff val="40000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:effectLst>
+        <a:glow rad="63500">
+          <a:schemeClr val="phClr">
+            <a:satMod val="175000"/>
+            <a:alpha val="25000"/>
+          </a:schemeClr>
+        </a:glow>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="4"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+                <a:alpha val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="65000"/>
+                <a:lumOff val="35000"/>
+                <a:alpha val="25000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="85000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="1" kern="1200" cap="none" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1">
+        <a:lumMod val="75000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="3" name="Gráfico 2"/>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1"/>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>742950</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="4" name="Gráfico 3"/>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -491,798 +3582,1273 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J5" sqref="J5:L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="8" max="8" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="K1" s="2"/>
+    <row r="1" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B2" s="5">
+      <c r="B2" s="7">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>18</v>
       </c>
       <c r="D2" s="3">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>25</v>
       </c>
       <c r="F2" s="3">
         <v>44</v>
       </c>
       <c r="G2" s="3">
         <v>49</v>
       </c>
       <c r="H2" s="3">
         <v>7</v>
       </c>
       <c r="I2" s="3">
         <v>23</v>
       </c>
       <c r="J2" s="3">
         <v>51</v>
       </c>
-      <c r="K2" s="6">
+      <c r="K2" s="8">
         <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F5" t="s">
         <v>5</v>
       </c>
       <c r="J5" t="s">
         <v>6</v>
       </c>
       <c r="N5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="F6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="G6" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="7" t="s">
+      <c r="H6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="7" t="s">
+      <c r="J6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="7" t="s">
+      <c r="K6" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="L6" s="7" t="s">
+      <c r="L6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="N6" s="7" t="s">
+      <c r="N6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="O6" s="7" t="s">
+      <c r="O6" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="7" t="s">
+      <c r="P6" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B7" s="8">
+      <c r="B7" s="2">
         <v>19</v>
       </c>
       <c r="C7" s="3">
         <v>23</v>
       </c>
       <c r="D7" s="3">
         <f>23-19</f>
         <v>4</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="2">
         <v>19</v>
       </c>
       <c r="G7" s="3">
         <v>23</v>
       </c>
       <c r="H7" s="3">
         <f>23-19</f>
         <v>4</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="2">
         <v>19</v>
       </c>
       <c r="K7" s="3">
         <v>23</v>
       </c>
       <c r="L7" s="3">
         <v>4</v>
       </c>
-      <c r="N7" s="8">
+      <c r="N7" s="2">
         <v>19</v>
       </c>
       <c r="O7" s="3">
         <v>23</v>
       </c>
       <c r="P7" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="8">
+      <c r="B8" s="2">
         <v>23</v>
       </c>
       <c r="C8" s="3">
         <v>25</v>
       </c>
       <c r="D8" s="3">
         <v>2</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="2">
         <v>23</v>
       </c>
       <c r="G8" s="3">
         <v>25</v>
       </c>
       <c r="H8" s="3">
         <v>2</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="2">
         <v>23</v>
       </c>
       <c r="K8" s="3">
         <v>25</v>
       </c>
       <c r="L8" s="3">
         <v>2</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="2">
         <v>23</v>
       </c>
       <c r="O8" s="3">
         <v>25</v>
       </c>
       <c r="P8" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B9" s="8">
+      <c r="B9" s="2">
         <v>25</v>
       </c>
       <c r="C9" s="3">
         <v>44</v>
       </c>
       <c r="D9" s="3">
         <f>44-25</f>
         <v>19</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="2">
         <v>25</v>
       </c>
       <c r="G9" s="3">
         <v>44</v>
       </c>
       <c r="H9" s="3">
         <f>44-25</f>
         <v>19</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="2">
         <v>25</v>
       </c>
       <c r="K9" s="3">
         <v>44</v>
       </c>
       <c r="L9" s="3">
         <v>19</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="2">
         <v>25</v>
       </c>
       <c r="O9" s="3">
         <v>44</v>
       </c>
       <c r="P9" s="3">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B10" s="3">
         <v>44</v>
       </c>
       <c r="C10" s="3">
         <v>49</v>
       </c>
       <c r="D10" s="3">
         <v>5</v>
       </c>
       <c r="F10" s="3">
         <v>44</v>
       </c>
       <c r="G10" s="3">
         <v>49</v>
       </c>
       <c r="H10" s="3">
         <v>5</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="2">
         <v>44</v>
       </c>
       <c r="K10" s="3">
         <v>49</v>
       </c>
       <c r="L10" s="3">
         <v>5</v>
       </c>
-      <c r="N10" s="8">
+      <c r="N10" s="2">
         <v>44</v>
       </c>
       <c r="O10" s="3">
         <v>49</v>
       </c>
       <c r="P10" s="3">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B11" s="3">
         <v>49</v>
       </c>
       <c r="C11" s="3">
         <v>51</v>
       </c>
       <c r="D11" s="3">
         <v>2</v>
       </c>
       <c r="F11" s="3">
         <v>49</v>
       </c>
       <c r="G11" s="3">
         <v>51</v>
       </c>
       <c r="H11" s="3">
         <v>2</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="2">
         <v>49</v>
       </c>
       <c r="K11" s="3">
         <v>51</v>
       </c>
       <c r="L11" s="3">
         <v>2</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="2">
         <v>49</v>
       </c>
       <c r="O11" s="3">
         <v>51</v>
       </c>
       <c r="P11" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B12" s="3">
         <v>51</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="4">
         <v>199</v>
       </c>
       <c r="D12" s="3">
         <f>199-51</f>
         <v>148</v>
       </c>
       <c r="F12" s="3">
         <v>51</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="4">
         <v>199</v>
       </c>
       <c r="H12" s="3">
         <v>148</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="2">
         <v>51</v>
       </c>
       <c r="K12" s="3">
         <v>18</v>
       </c>
       <c r="L12" s="3">
         <f>J12-K12</f>
         <v>33</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="2">
         <v>51</v>
       </c>
       <c r="O12" s="3">
         <v>7</v>
       </c>
       <c r="P12" s="3">
         <f>N12-O12</f>
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B13" s="3">
         <v>199</v>
       </c>
       <c r="C13" s="3">
         <v>18</v>
       </c>
       <c r="D13" s="3">
         <f>199-18</f>
         <v>181</v>
       </c>
       <c r="F13" s="3">
         <v>199</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="3">
         <v>199</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="2">
         <v>18</v>
       </c>
       <c r="K13" s="3">
         <v>9</v>
       </c>
       <c r="L13" s="3">
         <v>9</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="2">
         <v>7</v>
       </c>
       <c r="O13" s="3">
         <v>9</v>
       </c>
       <c r="P13" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B14" s="3">
         <v>18</v>
       </c>
       <c r="C14" s="3">
         <v>9</v>
       </c>
       <c r="D14" s="3">
         <v>9</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>7</v>
       </c>
       <c r="H14" s="3">
         <v>7</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="2">
         <v>9</v>
       </c>
       <c r="K14" s="3">
         <v>7</v>
       </c>
       <c r="L14" s="3">
         <v>2</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="2">
         <v>9</v>
       </c>
       <c r="O14" s="3">
         <v>18</v>
       </c>
       <c r="P14" s="3">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B15" s="3">
         <v>9</v>
       </c>
       <c r="C15" s="3">
         <v>7</v>
       </c>
       <c r="D15" s="3">
         <v>2</v>
       </c>
       <c r="F15" s="3">
         <v>7</v>
       </c>
       <c r="G15" s="3">
         <v>9</v>
       </c>
       <c r="H15" s="3">
         <v>2</v>
       </c>
-      <c r="J15" s="4"/>
-[...1 lines deleted...]
-      <c r="L15" s="1">
+      <c r="J15" s="9">
+        <v>7</v>
+      </c>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5">
         <f>SUM(L7:L14)</f>
         <v>76</v>
       </c>
-      <c r="N15" s="4"/>
-[...1 lines deleted...]
-      <c r="P15" s="1">
+      <c r="N15" s="9">
+        <v>18</v>
+      </c>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5">
         <f>SUM(P7:P14)</f>
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B16" s="1"/>
-[...1 lines deleted...]
-      <c r="D16" s="1">
+      <c r="B16" s="3">
+        <v>7</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="3">
         <f>SUM(D7:D15)</f>
         <v>372</v>
       </c>
       <c r="F16" s="3">
         <v>9</v>
       </c>
       <c r="G16" s="3">
         <v>18</v>
       </c>
       <c r="H16" s="3">
         <v>9</v>
       </c>
-      <c r="J16" s="1"/>
-[...4 lines deleted...]
-      <c r="H17">
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5">
+        <f>L15/8</f>
+        <v>9.5</v>
+      </c>
+      <c r="P16">
+        <f>P15/8</f>
+        <v>10.875</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="3">
+        <f>D16/8</f>
+        <v>46.5</v>
+      </c>
+      <c r="F17" s="3">
+        <v>18</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="3">
         <f>SUM(H7:H16)</f>
         <v>397</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" s="3">
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" s="3">
+        <f>H17/8</f>
+        <v>49.625</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B20" s="3">
         <v>18</v>
       </c>
-      <c r="C18" s="3">
+      <c r="C20" s="3">
         <v>9</v>
       </c>
-      <c r="D18" s="3">
+      <c r="D20" s="3">
         <v>25</v>
       </c>
-      <c r="E18" s="3">
+      <c r="E20" s="3">
         <v>44</v>
       </c>
-      <c r="F18" s="3">
+      <c r="F20" s="3">
         <v>49</v>
       </c>
-      <c r="G18" s="3">
+      <c r="G20" s="3">
         <v>7</v>
       </c>
-      <c r="H18" s="3">
+      <c r="H20" s="3">
         <v>23</v>
       </c>
-      <c r="I18" s="3">
+      <c r="I20" s="3">
         <v>51</v>
       </c>
     </row>
-    <row r="20" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B20" t="s">
+    <row r="22" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
         <v>8</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F22" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B21" s="7" t="s">
+    <row r="23" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B23" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C23" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="7" t="s">
+      <c r="D23" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="F21" s="7" t="s">
+      <c r="F23" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G23" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H21" s="7" t="s">
+      <c r="H23" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B22" s="8">
+    <row r="24" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B24" s="2">
         <v>19</v>
       </c>
-      <c r="C22" s="3">
+      <c r="C24" s="3">
         <v>18</v>
       </c>
-      <c r="D22" s="3">
+      <c r="D24" s="3">
         <v>1</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F24" s="2">
         <v>19</v>
       </c>
-      <c r="G22" s="3">
+      <c r="G24" s="3">
         <v>18</v>
       </c>
-      <c r="H22" s="3">
+      <c r="H24" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B23" s="8">
+    <row r="25" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B25" s="2">
         <v>18</v>
       </c>
-      <c r="C23" s="3">
+      <c r="C25" s="3">
         <v>23</v>
       </c>
-      <c r="D23" s="3">
+      <c r="D25" s="3">
         <v>5</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F25" s="2">
         <v>18</v>
       </c>
-      <c r="G23" s="3">
+      <c r="G25" s="3">
         <v>9</v>
       </c>
-      <c r="H23" s="3">
+      <c r="H25" s="3">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B24" s="8">
+    <row r="26" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B26" s="2">
         <v>23</v>
       </c>
-      <c r="C24" s="3">
+      <c r="C26" s="3">
         <v>25</v>
       </c>
-      <c r="D24" s="3">
+      <c r="D26" s="3">
         <v>2</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F26" s="2">
         <v>9</v>
       </c>
-      <c r="G24" s="3">
+      <c r="G26" s="3">
         <v>25</v>
       </c>
-      <c r="H24" s="3">
-        <f>G24-F24</f>
+      <c r="H26" s="3">
+        <f>G26-F26</f>
         <v>16</v>
       </c>
     </row>
-    <row r="25" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B25" s="3">
+    <row r="27" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B27" s="3">
         <v>25</v>
       </c>
-      <c r="C25" s="3">
+      <c r="C27" s="3">
         <v>44</v>
       </c>
-      <c r="D25" s="3">
-        <f>C25-B25</f>
+      <c r="D27" s="3">
+        <f>C27-B27</f>
         <v>19</v>
       </c>
-      <c r="F25" s="3">
+      <c r="F27" s="3">
         <v>25</v>
       </c>
-      <c r="G25" s="3">
+      <c r="G27" s="3">
         <v>44</v>
       </c>
-      <c r="H25" s="3">
-        <f>G25-F25</f>
+      <c r="H27" s="3">
+        <f>G27-F27</f>
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B26" s="3">
+    <row r="28" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B28" s="3">
         <v>44</v>
       </c>
-      <c r="C26" s="3">
+      <c r="C28" s="3">
         <v>49</v>
       </c>
-      <c r="D26" s="3">
+      <c r="D28" s="3">
         <v>4</v>
       </c>
-      <c r="F26" s="3">
+      <c r="F28" s="3">
         <v>44</v>
       </c>
-      <c r="G26" s="3">
+      <c r="G28" s="3">
         <v>49</v>
       </c>
-      <c r="H26" s="3">
+      <c r="H28" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B27" s="3">
+    <row r="29" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B29" s="3">
         <v>49</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C29" s="4">
         <v>51</v>
-      </c>
-[...40 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D29" s="3">
         <v>2</v>
       </c>
       <c r="F29" s="3">
+        <v>49</v>
+      </c>
+      <c r="G29" s="4">
+        <v>7</v>
+      </c>
+      <c r="H29" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B30" s="3">
+        <v>51</v>
+      </c>
+      <c r="C30" s="3">
+        <v>9</v>
+      </c>
+      <c r="D30" s="3">
+        <f>B30-C30</f>
+        <v>42</v>
+      </c>
+      <c r="F30" s="3">
+        <v>7</v>
+      </c>
+      <c r="G30" s="3">
         <v>23</v>
       </c>
-      <c r="G29" s="3">
+      <c r="H30" s="3">
+        <f>G30-F30</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B31" s="3">
+        <v>9</v>
+      </c>
+      <c r="C31" s="3">
+        <v>7</v>
+      </c>
+      <c r="D31" s="3">
+        <v>2</v>
+      </c>
+      <c r="F31" s="3">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3">
         <v>51</v>
       </c>
-      <c r="H29" s="3">
-        <f>G29-F29</f>
+      <c r="H31" s="3">
+        <f>G31-F31</f>
         <v>28</v>
       </c>
     </row>
-    <row r="30" spans="2:9" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-        <f>SUM(D22:D29)</f>
+    <row r="32" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3">
+        <f>SUM(D24:D31)</f>
         <v>77</v>
       </c>
-      <c r="F30" s="3"/>
-[...2 lines deleted...]
-        <f>SUM(H22:H29)</f>
+      <c r="F32" s="3">
+        <v>51</v>
+      </c>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3">
+        <f>SUM(H24:H31)</f>
         <v>136</v>
       </c>
     </row>
-    <row r="31" spans="2:9" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+    <row r="33" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5">
+        <f>D32/8</f>
+        <v>9.625</v>
+      </c>
+      <c r="H33">
+        <f>H32/8</f>
+        <v>17</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C48"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="L43" sqref="L43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="2">
+        <v>19</v>
+      </c>
+      <c r="B3" s="3">
+        <v>23</v>
+      </c>
+      <c r="C3" s="3">
+        <f>23-19</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
+        <v>23</v>
+      </c>
+      <c r="B4" s="3">
+        <v>25</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>25</v>
+      </c>
+      <c r="B5" s="3">
+        <v>44</v>
+      </c>
+      <c r="C5" s="3">
+        <f>44-25</f>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="3">
+        <v>44</v>
+      </c>
+      <c r="B6" s="3">
+        <v>49</v>
+      </c>
+      <c r="C6" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="3">
+        <v>49</v>
+      </c>
+      <c r="B7" s="3">
+        <v>51</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="3">
+        <v>51</v>
+      </c>
+      <c r="B8" s="4">
+        <v>199</v>
+      </c>
+      <c r="C8" s="3">
+        <f>199-51</f>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="3">
+        <v>199</v>
+      </c>
+      <c r="B9" s="3">
+        <v>18</v>
+      </c>
+      <c r="C9" s="3">
+        <f>199-18</f>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="3">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3">
+        <v>9</v>
+      </c>
+      <c r="C10" s="3">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3">
+        <v>7</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5">
+        <f>SUM(C3:C11)</f>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="2">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3">
+        <v>23</v>
+      </c>
+      <c r="C21" s="3">
+        <f>23-19</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="2">
+        <v>23</v>
+      </c>
+      <c r="B22" s="3">
+        <v>25</v>
+      </c>
+      <c r="C22" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="2">
+        <v>25</v>
+      </c>
+      <c r="B23" s="3">
+        <v>44</v>
+      </c>
+      <c r="C23" s="3">
+        <f>44-25</f>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="3">
+        <v>44</v>
+      </c>
+      <c r="B24" s="3">
+        <v>49</v>
+      </c>
+      <c r="C24" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="3">
+        <v>49</v>
+      </c>
+      <c r="B25" s="3">
+        <v>51</v>
+      </c>
+      <c r="C25" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="3">
+        <v>51</v>
+      </c>
+      <c r="B26" s="4">
+        <v>199</v>
+      </c>
+      <c r="C26" s="3">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="3">
+        <v>199</v>
+      </c>
+      <c r="B27" s="4">
+        <v>0</v>
+      </c>
+      <c r="C27" s="3">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="3">
+        <v>0</v>
+      </c>
+      <c r="B28" s="3">
+        <v>7</v>
+      </c>
+      <c r="C28" s="3">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="3">
+        <v>7</v>
+      </c>
+      <c r="B29" s="3">
+        <v>9</v>
+      </c>
+      <c r="C29" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="3">
+        <v>9</v>
+      </c>
+      <c r="B30" s="3">
+        <v>18</v>
+      </c>
+      <c r="C30" s="3">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="3">
+        <v>18</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="3">
+        <f>SUM(C21:C30)</f>
+        <v>397</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" s="3">
+        <f>C31/8</f>
+        <v>49.625</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>19</v>
+      </c>
+      <c r="B39" s="3">
+        <v>23</v>
+      </c>
+      <c r="C39" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>23</v>
+      </c>
+      <c r="B40" s="3">
+        <v>25</v>
+      </c>
+      <c r="C40" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>25</v>
+      </c>
+      <c r="B41" s="3">
+        <v>44</v>
+      </c>
+      <c r="C41" s="3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>44</v>
+      </c>
+      <c r="B42" s="3">
+        <v>49</v>
+      </c>
+      <c r="C42" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>49</v>
+      </c>
+      <c r="B43" s="3">
+        <v>51</v>
+      </c>
+      <c r="C43" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>51</v>
+      </c>
+      <c r="B44" s="3">
+        <v>18</v>
+      </c>
+      <c r="C44" s="3">
+        <f>A44-B44</f>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>18</v>
+      </c>
+      <c r="B45" s="3">
+        <v>9</v>
+      </c>
+      <c r="C45" s="3">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>9</v>
+      </c>
+      <c r="B46" s="3">
+        <v>7</v>
+      </c>
+      <c r="C46" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="9">
+        <v>7</v>
+      </c>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5">
+        <f>SUM(C39:C46)</f>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="5"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5">
+        <f>C47/8</f>
+        <v>9.5</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Roxana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>