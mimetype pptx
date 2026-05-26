--- v0 (2025-10-26)
+++ v1 (2026-05-26)
@@ -18,107 +18,125 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
     <p:sldId id="278" r:id="rId24"/>
     <p:sldId id="291" r:id="rId25"/>
     <p:sldId id="280" r:id="rId26"/>
-    <p:sldId id="282" r:id="rId27"/>
-[...5 lines deleted...]
-    <p:sldId id="289" r:id="rId33"/>
+    <p:sldId id="293" r:id="rId27"/>
+    <p:sldId id="295" r:id="rId28"/>
+    <p:sldId id="292" r:id="rId29"/>
+    <p:sldId id="282" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="296" r:id="rId35"/>
+    <p:sldId id="306" r:id="rId36"/>
+    <p:sldId id="297" r:id="rId37"/>
+    <p:sldId id="298" r:id="rId38"/>
+    <p:sldId id="301" r:id="rId39"/>
+    <p:sldId id="302" r:id="rId40"/>
+    <p:sldId id="303" r:id="rId41"/>
+    <p:sldId id="305" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="9144000" cy="6858000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-AR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -274,89 +292,266 @@
               <a:noFill/>
             </a:ln>
           </a:top>
           <a:bottom>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="47" d="100"/>
+          <a:sy n="47" d="100"/>
         </p:scale>
-        <p:origin x="1386" y="72"/>
+        <p:origin x="600" y="42"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title Slide">
@@ -474,51 +669,51 @@
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>4/17/2023</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -645,51 +840,51 @@
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>4/17/2023</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -859,51 +1054,51 @@
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>4/17/2023</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Holder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -1007,51 +1202,51 @@
           <p:cNvPr id="4" name="Holder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>4/17/2023</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -1126,51 +1321,51 @@
           <p:cNvPr id="3" name="Holder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>4/17/2023</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Holder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -1507,51 +1702,51 @@
             <a:off x="457200" y="6377940"/>
             <a:ext cx="2103120" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>4/17/2023</a:t>
+              <a:t>4/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6583680" y="6377940"/>
             <a:ext cx="2103120" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1782,83 +1977,119 @@
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
@@ -2122,50 +2353,57 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="464646"/>
                 </a:solidFill>
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -2574,50 +2812,57 @@
               <a:rPr sz="1800" spc="-10" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>finalizado.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -2743,50 +2988,57 @@
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="582161" y="573023"/>
             <a:ext cx="3992893" cy="443483"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
@@ -3121,50 +3373,57 @@
               <a:rPr sz="2700" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>los </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2700" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>hilos.</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -3810,50 +4069,57 @@
               <a:rPr sz="1800" spc="5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>2.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -4005,50 +4271,57 @@
             <a:r>
               <a:rPr spc="-15" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>misma</a:t>
             </a:r>
             <a:r>
               <a:rPr spc="-20" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr spc="-5" dirty="0"/>
               <a:t>longitud.</a:t>
             </a:r>
             <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -4281,50 +4554,57 @@
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="954156" y="2975200"/>
             <a:ext cx="6988838" cy="2114936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -5301,50 +5581,57 @@
               <a:rPr sz="2100" spc="-10" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="2100" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>milímetros.</a:t>
             </a:r>
             <a:endParaRPr sz="2100">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
@@ -5666,50 +5953,57 @@
           <p:cNvPr id="6" name="object 6"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="595883" y="573010"/>
             <a:ext cx="7054596" cy="510579"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -6411,50 +6705,57 @@
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="544068" y="573023"/>
             <a:ext cx="4347972" cy="534923"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -6739,50 +7040,57 @@
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="568441" y="588250"/>
             <a:ext cx="2694452" cy="519723"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -7118,50 +7426,57 @@
                   <a:lnTo>
                     <a:pt x="198627" y="231520"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="1E768B"/>
             </a:solidFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -7679,50 +7994,57 @@
           <p:cNvPr id="5" name="object 5"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5045964" y="3537203"/>
             <a:ext cx="3991355" cy="3000756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -7992,50 +8314,57 @@
           <p:cNvPr id="3" name="object 3"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="582163" y="573023"/>
             <a:ext cx="6196592" cy="534923"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -8656,50 +8985,57 @@
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5436108" y="2060448"/>
             <a:ext cx="3352800" cy="3584448"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -8958,50 +9294,57 @@
               <a:rPr sz="1800" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>otra</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -9238,50 +9581,57 @@
           <a:blip r:embed="rId2" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="582160" y="588232"/>
             <a:ext cx="1873010" cy="431385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1416424786"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -10620,54 +10970,1648 @@
           <p:cNvPr id="3" name="object 3"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560831" y="313930"/>
             <a:ext cx="7676388" cy="1053123"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="434453" y="228600"/>
+            <a:ext cx="7852663" cy="415498"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Punto 5</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="434453" y="1295400"/>
+            <a:ext cx="8229600" cy="5201424"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Se debe cablear un edificio de 3 pisos:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Distancia máxima: 80 m por tramo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Presupuesto limitado</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Elegir entre:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>UTP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" err="1"/>
+              <a:t>Cat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t> 5e</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>UTP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" err="1"/>
+              <a:t>Cat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t> 6</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Justificar técnicamente considerando:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Velocidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Interferencias</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Escalabilidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="777341585"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Tabla 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3963361588"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="228600" y="685800"/>
+          <a:ext cx="8686800" cy="5237099"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2895600"/>
+                <a:gridCol w="2895600"/>
+                <a:gridCol w="2895600"/>
+              </a:tblGrid>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Característica</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>UTP </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cat</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> 5e</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>UTP </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cat</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> 6</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Frecuencia de operación</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Hasta 100 MHz</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Hasta 250 MHz</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Velocidad máxima</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1 Gbps (hasta 100 m)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1 Gbps (100 m) / 10 Gbps (hasta ~55 m)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ancho de banda</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Medio</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Diafonía (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0" err="1">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>crosstalk</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mayor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Menor (mejor aislamiento)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Atenuación</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mayor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Menor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Relación señal/ruido (SNR)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Más baja</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Más alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Separación de pares</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Básica</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Mejorada (a veces con separador interno)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Inmunidad a interferencias EMI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Media</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Costo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Bajo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Medio</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Facilidad de instalación</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alta (más flexible)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Media (más rígido)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Escalabilidad futura</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Limitada</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="247662">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Aplicaciones típicas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Redes domésticas, pequeñas oficinas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Redes empresariales, centros de datos</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="6864710"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1577340"/>
+            <a:ext cx="8229600" cy="4216539"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Escalabilidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t>✔ Elección: UTP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>Cat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t> 6</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t>Justificación:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t>Mayor ancho de banda (hasta 250 MHz)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t>Menor diafonía</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t>Mejor para futuras ampliaciones</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0" smtClean="0"/>
+              <a:t>Aunque </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>Cat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t> 5e es más barato, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0" err="1"/>
+              <a:t>Cat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+              <a:t> 6 ofrece mejor rendimiento a largo plazo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3842111292"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:stretch>
@@ -10689,54 +12633,226 @@
           <p:cNvPr id="3" name="object 3"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2381580" y="2938175"/>
             <a:ext cx="4523692" cy="2048082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="object 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="645668" y="1465834"/>
+            <a:ext cx="3216275" cy="436880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="268605" indent="-256540">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="100"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="2CA1BE"/>
+              </a:buClr>
+              <a:buSzPct val="66666"/>
+              <a:buFont typeface="Microsoft Sans Serif"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="268605" algn="l"/>
+                <a:tab pos="269240" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2700" spc="-5" dirty="0">
+                <a:latin typeface="Lucida Sans Unicode"/>
+                <a:cs typeface="Lucida Sans Unicode"/>
+              </a:rPr>
+              <a:t>Conectores</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2700" spc="-55" dirty="0">
+                <a:latin typeface="Lucida Sans Unicode"/>
+                <a:cs typeface="Lucida Sans Unicode"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2700" spc="-5" dirty="0">
+                <a:latin typeface="Lucida Sans Unicode"/>
+                <a:cs typeface="Lucida Sans Unicode"/>
+              </a:rPr>
+              <a:t>RJ-45</a:t>
+            </a:r>
+            <a:endParaRPr sz="2700">
+              <a:latin typeface="Lucida Sans Unicode"/>
+              <a:cs typeface="Lucida Sans Unicode"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="object 3"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582162" y="573023"/>
+            <a:ext cx="2531374" cy="443483"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="object 4"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1260347" y="2709672"/>
+            <a:ext cx="3704844" cy="2420111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="object 5"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5507735" y="1933955"/>
+            <a:ext cx="3009900" cy="3621024"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
@@ -11435,51 +13551,51 @@
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4252070377"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -11517,54 +13633,61 @@
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2195736" y="548680"/>
             <a:ext cx="5328592" cy="5904656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2805700654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -11662,212 +13785,61 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6156176" y="2492896"/>
             <a:ext cx="2847975" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1609127402"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...157 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
@@ -11933,362 +13905,1962 @@
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4139952" y="1844824"/>
             <a:ext cx="3990975" cy="3990975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="110125472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="228600"/>
+            <a:ext cx="8229600" cy="6186309"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...13 lines deleted...]
-            <a:endParaRPr lang="es-MX" sz="1600" dirty="0"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>8. Se </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>debe diseñar la conectividad para una localidad rural en Jujuy:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Condiciones:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Distancias largas</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Terreno montañoso</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Baja infraestructura</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Necesidad de Internet estable</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Proponer una solución combinando:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Medios guiados</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Medios inalámbricos</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Posible uso de satélites</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Justificar:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Costos</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Alcance</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Fiabilidad</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2400" dirty="0"/>
+              <a:t>Retardo</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2624015447"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="378502027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533400" y="685800"/>
+            <a:ext cx="8229600" cy="492443"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-AR"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" b="1" dirty="0"/>
+              <a:t>Comparación técnica de soluciones</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Tabla 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3202802720"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="342900" y="1752600"/>
+          <a:ext cx="8610600" cy="3810000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1905000"/>
+                <a:gridCol w="1676400"/>
+                <a:gridCol w="1676400"/>
+                <a:gridCol w="1676400"/>
+                <a:gridCol w="1676400"/>
+              </a:tblGrid>
+              <a:tr h="503056">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tecnología</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Costo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alcance</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Latencia</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Fiabilidad</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="792344">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Fibra óptica</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alto inicial</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Muy alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Muy baja</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Muy alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="838200">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Microondas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Medio</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Baja</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Media</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="838200">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Satélite GEO</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Bajo inicial</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Muy alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Media</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="838200">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Satélite LEO</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Medio</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Muy alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Media-baja</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="2800" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2125657055"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectángulo 3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1187624" y="2420888"/>
-            <a:ext cx="914400" cy="2952328"/>
+            <a:off x="685800" y="685800"/>
+            <a:ext cx="7467600" cy="5909310"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="es-AR"/>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>✔ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>Solución propuesta: híbrida</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2400" b="1" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...34 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...86 lines deleted...]
-              <a:t>Sala de equipamiento y telecomunicaciones</a:t>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0" err="1"/>
+              <a:t>Backbone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t> principal: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" i="1" dirty="0"/>
+              <a:t>Fibra óptica (si es viable)</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...21 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Tramos largos/montañosos: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" i="1" dirty="0"/>
+              <a:t>Radioenlaces de microondas</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Zonas aisladas: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" i="1" dirty="0"/>
+              <a:t>Satélite (LEO preferentemente)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>✔ Justificación Costo:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Fibra: alto inicial, bajo mantenimiento</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Microondas: medio</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Satélite: alto operativo</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Alcance:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Microondas → decenas de km</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Satélite → cobertura total</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0" smtClean="0"/>
+              <a:t>Fiabilidad:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0" smtClean="0"/>
+              <a:t>Fibra </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>&gt; Microondas &gt; Satélite</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Retardo:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Fibra: muy bajo</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Microondas: bajo</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Satélite GEO: alto</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>✔ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0" smtClean="0"/>
+              <a:t>Conclusión: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>La mejor solución es una arquitectura híbrida, optimizando:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2571750" lvl="5" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Costo</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2571750" lvl="5" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Rendimiento</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2571750" lvl="5" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" i="1" dirty="0"/>
+              <a:t>Disponibilidad</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4008303435"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3886956499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1577340"/>
+            <a:ext cx="8229600" cy="3231654"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>9. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="3200" dirty="0"/>
+              <a:t>Calcular el retardo aproximado en un enlace GEO:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="3200" dirty="0"/>
+              <a:t>Altura: 36.000 km</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Velocidad de la luz: 3×10⁸ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>m/s</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Interpretar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>el impacto en aplicaciones en tiempo real.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1568308041"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Marcador de texto 2"/>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="609600" y="990600"/>
+                <a:ext cx="8229600" cy="5481885"/>
+              </a:xfrm>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" i="1" dirty="0" smtClean="0"/>
+                  <a:t>Distancia total (ida y vuelta):</a:t>
+                </a:r>
+                <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3200" i="1" dirty="0"/>
+                  <a:t>2×36.000 km=72.000 km</a:t>
+                </a:r>
+                <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3200" i="1" dirty="0" err="1"/>
+                  <a:t>Tiempo</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3200" i="1" dirty="0"/>
+                  <a:t>:</a:t>
+                </a:r>
+                <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3200" i="1" dirty="0"/>
+                  <a:t>t= </a:t>
+                </a:r>
+                <a14:m>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="es-AR" sz="3200" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="3200" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>72000</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="3200" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑥</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="3200" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>10^3</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="3200" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>3</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="3200" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑥</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-US" sz="3200" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>10^8</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </a14:m>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+                  <a:t>≈0,24 s≈240 ms</a:t>
+                </a:r>
+                <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="es-AR" sz="3200" i="1" dirty="0" smtClean="0"/>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" i="1" dirty="0" smtClean="0"/>
+                  <a:t>Este </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+                  <a:t>tiempo es:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+                  <a:t>Solo </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" b="1" i="1" dirty="0"/>
+                  <a:t>retardo de propagación</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+                  <a:t> (no incluye procesamiento ni colas) </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" i="1" dirty="0"/>
+                  <a:t>Para un solo salto (ida y vuelta </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="es-AR" sz="3200" i="1" dirty="0" smtClean="0"/>
+                  <a:t>Tierra–satélite)</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="es-AR" i="1" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="es-AR" i="1" dirty="0" smtClean="0"/>
+              </a:p>
+              <a:p>
+                <a:endParaRPr lang="es-AR" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Choice>
+        <mc:Fallback>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="3" name="Marcador de texto 2"/>
+              <p:cNvSpPr>
+                <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+              </p:cNvSpPr>
+              <p:nvPr>
+                <p:ph type="body" idx="1"/>
+              </p:nvPr>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="609600" y="990600"/>
+                <a:ext cx="8229600" cy="5481885"/>
+              </a:xfrm>
+              <a:blipFill rotWithShape="0">
+                <a:blip r:embed="rId2"/>
+                <a:stretch>
+                  <a:fillRect l="-2963" t="-2336"/>
+                </a:stretch>
+              </a:blipFill>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="es-AR">
+                    <a:noFill/>
+                  </a:rPr>
+                  <a:t> </a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2693431956"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="685800" y="1371600"/>
+            <a:ext cx="7772400" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>¿Qué pasa en una comunicación real? En una conexión típica (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>ej</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>: Internet):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Puede haber múltiples saltos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Puede duplicarse el retardo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Ejemplo real:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Ping satelital GEO ≈ 500–600 ms</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2406576031"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -12381,50 +15953,647 @@
           <p:cNvPr id="4" name="object 4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="995172" y="2781300"/>
             <a:ext cx="7668768" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="498158"/>
+            <a:ext cx="8001000" cy="5509200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>¿Por qué es importante este cálculo? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Porque impacta directamente en:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>❌ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Aplicaciones sensibles al retardo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>VoIP</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Videollamadas</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Gaming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t> online</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Control remoto</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>✔ Aplicaciones tolerantes </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Streaming</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Descargas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>TV satelital</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2836900545"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="609600"/>
+            <a:ext cx="8229600" cy="5416868"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>El problema de los satélites GEO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" b="1" dirty="0"/>
+              <a:t>no es el ancho de banda</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>, sino el</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:t>retardo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" b="1" dirty="0"/>
+              <a:t>de propagación (latencia física inevitable)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Esto NO se puede mejorar con tecnología:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>está limitado por la física (velocidad de la luz).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" b="1" dirty="0"/>
+              <a:t>Si el enlace fuera con satélites LEO:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Altura ≈ 500–2000 km </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>Retardo ≈ 10–40 ms </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Mucho </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>menor → por eso hoy son tendencia (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" err="1"/>
+              <a:t>Starlink</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>, etc.)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3547385037"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -13081,50 +17250,57 @@
               <a:rPr sz="1800" spc="-15" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>RJ-45.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -14082,50 +18258,57 @@
               <a:rPr sz="1800" spc="-555" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>impactadora.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -14250,50 +18433,57 @@
               <a:rPr sz="1800" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>o </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>los hilos</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -14390,50 +18580,57 @@
               <a:rPr sz="1800" spc="-25" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>punta</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="object 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -14878,50 +19075,57 @@
               <a:rPr sz="1800" spc="-5" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t>hembra</a:t>
             </a:r>
             <a:r>
               <a:rPr sz="1800" dirty="0">
                 <a:latin typeface="Lucida Sans Unicode"/>
                 <a:cs typeface="Lucida Sans Unicode"/>
               </a:rPr>
               <a:t> RJ-45</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lucida Sans Unicode"/>
               <a:cs typeface="Lucida Sans Unicode"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -15168,122 +19372,133 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1097</Words>
+  <Words>1537</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
-  <Paragraphs>63</Paragraphs>
-  <Slides>32</Slides>
+  <Paragraphs>214</Paragraphs>
+  <Slides>41</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>32</vt:i4>
+        <vt:i4>41</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="40" baseType="lpstr">
+    <vt:vector size="51" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial MT</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Cambria Math</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Lucida Sans Unicode</vt:lpstr>
       <vt:lpstr>Microsoft Sans Serif</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>1. Cortar con el alicate un tramo de cable  suficientemente largo para la actividad</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>3. Destrenzar los cables que han aparecido al  quitar la funda e intenta alisarlos lo más  posible. Intentar que ninguno de los cables  se monte encima de otro y que tengan  todos la misma longitud.</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Punto 5</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>7. Realizar un diseño esquemático del cableado estructurado para 2 edificios separados físicamente como muestra el croquis la figura 1(las medidas son en metros). Los dos edificios tienen 4 pisos con idéntica distribución de oficinas representada por la figura 2. Considere futuras ampliaciones.</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Salas de equipamiento y de telecomunicaciones</vt:lpstr>
       <vt:lpstr>Puesto de Trabajo</vt:lpstr>
-      <vt:lpstr>8. Realiza un plano de uno de los pisos con varios cubículos de un hipotético edificio perteneciente a una empresa de desarrollo de software. Plantea la ubicación del cuarto de equipos y en las restantes habitaciones distribuye las mesas de trabajo. Dibuja las correspondientes conexiones de estas con el cuarto luego enumera las habitaciones y cada uno de los cables. </vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Redes I</dc:title>
   <dc:creator>titi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-04-27T00:00:00Z</vt:filetime>