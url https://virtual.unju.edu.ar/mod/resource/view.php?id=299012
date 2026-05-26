--- v0 (2025-10-26)
+++ v1 (2026-05-26)
@@ -1,99 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId23"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="315" r:id="rId3"/>
     <p:sldId id="376" r:id="rId4"/>
     <p:sldId id="377" r:id="rId5"/>
     <p:sldId id="378" r:id="rId6"/>
-    <p:sldId id="381" r:id="rId7"/>
-[...8 lines deleted...]
-    <p:sldId id="388" r:id="rId16"/>
+    <p:sldId id="393" r:id="rId7"/>
+    <p:sldId id="381" r:id="rId8"/>
+    <p:sldId id="382" r:id="rId9"/>
+    <p:sldId id="383" r:id="rId10"/>
+    <p:sldId id="380" r:id="rId11"/>
+    <p:sldId id="379" r:id="rId12"/>
+    <p:sldId id="384" r:id="rId13"/>
+    <p:sldId id="385" r:id="rId14"/>
+    <p:sldId id="386" r:id="rId15"/>
+    <p:sldId id="387" r:id="rId16"/>
+    <p:sldId id="388" r:id="rId17"/>
+    <p:sldId id="389" r:id="rId18"/>
+    <p:sldId id="390" r:id="rId19"/>
+    <p:sldId id="391" r:id="rId20"/>
+    <p:sldId id="392" r:id="rId21"/>
+    <p:sldId id="394" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7099300" cy="10234613"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-AR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -223,73 +235,73 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="828" y="72"/>
+        <p:origin x="1386" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -335,51 +347,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4021138" y="0"/>
             <a:ext cx="3076575" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EADDF816-57B7-4E10-8D18-617957F975A8}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de imagen de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="992188" y="768350"/>
             <a:ext cx="5114925" cy="3836988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1276,51 +1288,51 @@
           <p:cNvPr id="30" name="29 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="18 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:tint val="20000"/>
                   </a:schemeClr>
@@ -1474,51 +1486,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1661,51 +1673,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1813,51 +1825,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2070,51 +2082,51 @@
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2481,51 +2493,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2929,51 +2941,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3032,51 +3044,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3155,51 +3167,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3431,51 +3443,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3638,51 +3650,51 @@
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4753,51 +4765,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>02/05/2020</a:t>
+              <a:t>3/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="21 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5149,103 +5161,127 @@
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5314,50 +5350,600 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-MX" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-MX" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>0111101111101111110</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-MX" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-MX" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-MX" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>01111011111</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>011111</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-MX" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-MX" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1800" dirty="0">
+                <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Una cadena de bits, 0111101111101111110, necesita transmitirse en la capa de enlace de datos. ¿Cuál es la cadena que realmente se está transmitiendo después del relleno de bits? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Conector recto 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2195736" y="2348880"/>
+            <a:ext cx="0" cy="792088"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Conector recto de flecha 6"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3491880" y="2708920"/>
+            <a:ext cx="0" cy="432048"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="57150">
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Conector recto 7"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3779912" y="2348880"/>
+            <a:ext cx="0" cy="792088"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Conector recto de flecha 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="5076056" y="2708920"/>
+            <a:ext cx="0" cy="432048"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="57150">
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3563468423"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmAbs val="500"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:r>
               <a:rPr lang="es-MX" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0">
                 <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) Conteo de caracteres</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0">
                 <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. O de bytes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="es-MX" dirty="0"/>
               <a:t>Encabezado: número de caracteres en la </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0"/>
@@ -5444,51 +6030,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1975571256"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -5762,51 +6348,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" uiExpand="1" build="p" advAuto="2500"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -6293,51 +6879,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -6423,55 +7009,50 @@
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0"/>
               <a:t> 		</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ESC</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0"/>
               <a:t> 		</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>FLAG</a:t>
             </a:r>
-            <a:endParaRPr lang="es-MX" dirty="0" smtClean="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="109728" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-MX" b="1" dirty="0" smtClean="0"/>
               <a:t>FLAG</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
               </a:rPr>
@@ -7359,51 +7940,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -8556,51 +9137,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" uiExpand="1" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -9462,50 +10043,357 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>¿Qué es CRC?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2700" dirty="0"/>
+              <a:t>Método de detección de errores en la capa de enlace</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>CRC – Detección de Errores</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="458922447"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Ejemplo:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Datos: 1011001</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Generador: 1101</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Paso 1: Agregar ceros  de acuerdo al grado del generador en este caso grado 3</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1714500" lvl="4" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>→ 1011001 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>000</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="124602462"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Paso 2: División XOR</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1714500" lvl="4" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>0⊕0=0</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1714500" lvl="4" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>0⊕1=1  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1714500" lvl="4" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>1⊕0=1  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1714500" lvl="4" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:t>1⊕1=0  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2623522308"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9623,50 +10511,243 @@
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" sz="3600" dirty="0"/>
               <a:t>La capa de enlace tiene que ver con los algoritmos para lograr una comunicación fiable y eficiente entre dos máquinas adyacentes en la capa de enlace de datos.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>1101 ) 1011001000</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2700" dirty="0"/>
+              <a:t>✔ Se divide usando XOR (no resta)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" sz="2700" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2700" dirty="0"/>
+              <a:t>✔ Si el bit inicial es 1 → se opera</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" sz="2700" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2700" dirty="0"/>
+              <a:t>✔ Si es 0 → se baja el siguiente bit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2116727437"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>“El emisor envía los datos + CRC”</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>👉 “El receptor hace la misma división”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Si el resto = 0 → ✔ correcto </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Si el resto ≠ 0 → ❌ error </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2066775964"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -10978,50 +12059,321 @@
       <p:bldP spid="4" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>MAC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+              <a:t>address</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="971600" y="1916832"/>
+            <a:ext cx="6114174" cy="2339102"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Características:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>48 bits </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Única a nivel mundial </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Formato: AA:BB:CC:DD:EE:FF</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1208077022"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0">
                 <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ethernet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-MX" dirty="0" smtClean="0">
                 <a:latin typeface="Segoe Script" panose="020B0504020000000003" pitchFamily="34" charset="0"/>
               </a:rPr>
@@ -11368,51 +12720,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -11723,51 +13075,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12255,600 +13607,50 @@
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" build="p"/>
     </p:bldLst>
-  </p:timing>
-[...548 lines deleted...]
-    </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Concurrencia">
   <a:themeElements>
     <a:clrScheme name="Concurrencia">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="464646"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DEF5FA"/>
       </a:lt2>
       <a:accent1>
@@ -13385,101 +14187,108 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Concourse</Template>
   <TotalTime></TotalTime>
-  <Words>576</Words>
+  <Words>674</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
-  <Paragraphs>80</Paragraphs>
-  <Slides>15</Slides>
+  <Paragraphs>103</Paragraphs>
+  <Slides>21</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Lucida Sans Typewriter</vt:lpstr>
       <vt:lpstr>Lucida Sans Unicode</vt:lpstr>
       <vt:lpstr>Segoe Script</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Concurrencia</vt:lpstr>
       <vt:lpstr>Arq. Redes y Telec. </vt:lpstr>
       <vt:lpstr>Capa de Enlace</vt:lpstr>
       <vt:lpstr>Funciones</vt:lpstr>
       <vt:lpstr>Dispositivos</vt:lpstr>
       <vt:lpstr>Direccionamiento</vt:lpstr>
+      <vt:lpstr>MAC address</vt:lpstr>
       <vt:lpstr>Protocolos</vt:lpstr>
       <vt:lpstr>Ethernet</vt:lpstr>
       <vt:lpstr>Trama Ethernet</vt:lpstr>
       <vt:lpstr>Una cadena de bits, 0111101111101111110, necesita transmitirse en la capa de enlace de datos. ¿Cuál es la cadena que realmente se está transmitiendo después del relleno de bits? </vt:lpstr>
       <vt:lpstr>La siguiente codificación de se utiliza en un protocolo de enlace de datos: A: 01000111; B: 11100011; FLAG: 01111110; ESC: 11100000 Muestre la secuencia de bits transmitida (en binario) para la trama de cuatro caracteres: A B ESC FLAG </vt:lpstr>
       <vt:lpstr>A: 01000111; B: 11100011; FLAG: 01111110; ESC: 11100000</vt:lpstr>
       <vt:lpstr>Bytes de bandera con relleno de bytes</vt:lpstr>
       <vt:lpstr>Bytes de bandera con relleno de bytes</vt:lpstr>
       <vt:lpstr>Bytes de bandera de inicio y final, con relleno de bits</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>CRC – Detección de Errores</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RevolucionUnattended</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Redes I</dc:title>
   <dc:creator>titi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>