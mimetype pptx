--- v0 (2025-10-20)
+++ v1 (2026-06-25)
@@ -2,102 +2,110 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId23"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="348" r:id="rId3"/>
     <p:sldId id="315" r:id="rId4"/>
-    <p:sldId id="345" r:id="rId5"/>
-[...12 lines deleted...]
-    <p:sldId id="344" r:id="rId18"/>
+    <p:sldId id="360" r:id="rId5"/>
+    <p:sldId id="345" r:id="rId6"/>
+    <p:sldId id="346" r:id="rId7"/>
+    <p:sldId id="347" r:id="rId8"/>
+    <p:sldId id="349" r:id="rId9"/>
+    <p:sldId id="350" r:id="rId10"/>
+    <p:sldId id="351" r:id="rId11"/>
+    <p:sldId id="352" r:id="rId12"/>
+    <p:sldId id="353" r:id="rId13"/>
+    <p:sldId id="354" r:id="rId14"/>
+    <p:sldId id="361" r:id="rId15"/>
+    <p:sldId id="355" r:id="rId16"/>
+    <p:sldId id="356" r:id="rId17"/>
+    <p:sldId id="357" r:id="rId18"/>
+    <p:sldId id="362" r:id="rId19"/>
+    <p:sldId id="358" r:id="rId20"/>
+    <p:sldId id="363" r:id="rId21"/>
+    <p:sldId id="344" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7099300" cy="10234613"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-AR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -188,98 +196,276 @@
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15732" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="960" y="294"/>
+        <p:origin x="1380" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="678"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -325,51 +511,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4021138" y="0"/>
             <a:ext cx="3076575" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EADDF816-57B7-4E10-8D18-617957F975A8}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de imagen de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="992188" y="768350"/>
             <a:ext cx="5114925" cy="3836988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1266,51 +1452,51 @@
           <p:cNvPr id="30" name="29 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="18 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:tint val="20000"/>
                   </a:schemeClr>
@@ -1464,51 +1650,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1651,51 +1837,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1803,51 +1989,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2055,51 +2241,51 @@
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2461,51 +2647,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2904,51 +3090,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3002,51 +3188,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3125,51 +3311,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3396,51 +3582,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3598,51 +3784,51 @@
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4713,51 +4899,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/05/2020</a:t>
+              <a:t>11/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="21 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5109,111 +5295,127 @@
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -5309,121 +5511,92 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...8 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0">
-[...22 lines deleted...]
-            <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>hubs</a:t>
+              <a:t>Hubs</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="33794" name="Picture 2"/>
+          <p:cNvPr id="32770" name="Picture 2"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1000100" y="1928802"/>
-            <a:ext cx="7258050" cy="4124325"/>
+            <a:off x="1079237" y="1481138"/>
+            <a:ext cx="6985525" cy="4525962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
@@ -5435,284 +5608,273 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
-[...4 lines deleted...]
-          <a:bodyPr/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1206690"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Comparten el Ancho de Banda con todos los dispositivos conectados a él</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>El crecimiento de las redes LAN nos lleva a considerar conectar en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>cascada</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>No son dispositivos inteligentes operan en la capa1 y no filtran el tráfico.</a:t>
-[...9 lines deleted...]
-              <a:t>La mayoría de las LAN usan “BROADCAST” para que cada dispositivo conectado a el, vea los paquetes enviados a través del medio de comunicación.</a:t>
+              <a:t> los </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>hubs</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...47 lines deleted...]
-      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33794" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1000100" y="1928802"/>
+            <a:ext cx="7258050" cy="4124325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Veamos cómo se realiza la comunicación</a:t>
+              <a:t>Comparten el Ancho de Banda con todos los dispositivos conectados a él</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>No son dispositivos inteligentes operan en la capa1 y no filtran el tráfico.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La mayoría de las LAN usan “BROADCAST” para que cada dispositivo conectado a el, vea los paquetes enviados a través del medio de comunicación.</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...51 lines deleted...]
-            <a:spAutoFit/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Todos los equipos verán el paquete sólo el 2 responderá</a:t>
+              <a:t>¿Cuáles son las desventajas de los </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hubs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>?</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5730,132 +5892,134 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Puentes</a:t>
+              <a:t>Veamos cómo se realiza la comunicación</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="35842" name="Picture 2"/>
+          <p:cNvPr id="34818" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="642910" y="1285860"/>
-            <a:ext cx="7677150" cy="4286250"/>
+            <a:off x="1331639" y="1988581"/>
+            <a:ext cx="7002735" cy="3793887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 CuadroTexto"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2500298" y="5786454"/>
-            <a:ext cx="6143668" cy="646331"/>
+            <a:off x="2643174" y="5857892"/>
+            <a:ext cx="6072230" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Host1 envía paquete a Host2, sólo los hosts del segmento de red verán el paquete</a:t>
+              <a:t>Todos los equipos verán el paquete sólo el 2 responderá</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5863,467 +6027,465 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-              <a:t>Switch</a:t>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Operan en la capa de enlace</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Filtran tráfico según direcciones MAC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Reducen colisiones</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Segmentan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>redes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>LAN</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Puentes</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...86 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1582198768"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>No detiene el flujo de </a:t>
-[...15 lines deleted...]
-              <a:t> por lo tanto envía esta información a todos los segmentos de la red</a:t>
+              <a:t>Puentes</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...29 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="37890" name="Picture 2"/>
+          <p:cNvPr id="35842" name="Picture 2"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1071538" y="2786058"/>
-            <a:ext cx="6143668" cy="3421086"/>
+            <a:off x="642910" y="1285860"/>
+            <a:ext cx="7677150" cy="4286250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="4 CuadroTexto"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2500298" y="5786454"/>
+            <a:ext cx="6143668" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Host1 envía paquete a Host2, sólo los hosts del segmento de red verán el paquete</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>IP’s</a:t>
-[...7 lines deleted...]
-              <a:t>, la que informa a que segmento de la LAN pertenece el datagrama.</a:t>
+              <a:t>Switch</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...29 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="38916" name="Picture 4"/>
+          <p:cNvPr id="36866" name="Picture 2"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1785918" y="2857496"/>
-            <a:ext cx="6143668" cy="3300253"/>
+            <a:off x="552450" y="1677194"/>
+            <a:ext cx="8039100" cy="4133850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="4 CuadroTexto"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2771800" y="5811044"/>
+            <a:ext cx="6072230" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La ventaja del </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>switch</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> : a cada segmento de red le dedica un ancho de banda</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
@@ -6335,99 +6497,487 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>No detiene el flujo de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>broadcast</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> por lo tanto envía esta información a todos los segmentos de la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>red.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="4400" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Conmutación basada en direcciones MAC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="4400" dirty="0" smtClean="0">
-[...9 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Permiten </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>VLAN y Full </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Duplex</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="9600" b="1" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Reducen dominios de colisión</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Switch</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Switch</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1115616" y="1903798"/>
+            <a:ext cx="6143668" cy="3421086"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1233170512"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Filtra el tráfico basado en las direcciones </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IP’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, la que informa a que segmento de la LAN pertenece el datagrama</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Operan en capa 3</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Utilizan direcciones IP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Interconectan redes diferentes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Seleccionan rutas óptimas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ruteador</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -6510,185 +7060,407 @@
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Amplificadores: similares a los repetidores pero actúan sobre la señal de forma analógica</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Puentes:  analizan la trama a nivel de enlace. Permiten constituir </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>redes </a:t>
-            </a:r>
+              <a:t>redes rudimentarias </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(LAN-WAN)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Routers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: interconectan a nivel de red. Son prácticamente necesarios cuando se realiza una conexión WAN. Generalmente soportan múltiples protocolos.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pasarelas: Actúan sobre nivel de transporte o niveles superiores (aplicación)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NICs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: tarjetas de red</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: dispositivos analógicos de interconexión vía telefónica</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="es-AR" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>rudimentarias </a:t>
-[...89 lines deleted...]
-              <a:t>Inalámbricos</a:t>
+              <a:t>Dispositivos Inalámbricos</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Dispositivos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ruteador</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="38916" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="705043" y="2276872"/>
+            <a:ext cx="7224543" cy="3880877"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="830220849"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR" sz="4400" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Preguntas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="9600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
@@ -6928,50 +7700,696 @@
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Marcador de contenido 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2373912884"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="755577" y="1417633"/>
+          <a:ext cx="7931223" cy="3595542"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2643741"/>
+                <a:gridCol w="2643741"/>
+                <a:gridCol w="2643741"/>
+              </a:tblGrid>
+              <a:tr h="599257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tecnología</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Velocidad</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Medio físico</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="599257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ethernet</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 Mbps</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>UTP Cat3</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="599257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Fast Ethernet</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>100 Mbps</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>UTP Cat5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="599257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Gigabit Ethernet</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1 Gbps</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cat5e/Cat6</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="599257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 Gigabit Ethernet</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10 Gbps</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Fibra/Cat6a</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="599257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>40/100 Gigabit Ethernet</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Backbone/Data Center</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="800"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1100" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Fibra óptica</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Velocidades</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2348123092"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Evolución de los dispositivos LAN</a:t>
             </a:r>
@@ -7010,51 +8428,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -7108,52 +8526,96 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Las </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>NICs</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> operan en la capa 2 del modelo OSI</a:t>
-            </a:r>
+              <a:t> operan en la capa 2 del modelo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>OSI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Transforman </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>datos digitales en señales eléctricas u ópticas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Existen NIC Ethernet, inalámbricas y de fibra óptica</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
@@ -7164,51 +8626,51 @@
               <a:t>Especificaciones de una NIC</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -7846,51 +9308,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" build="allAtOnce"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -7921,81 +9383,168 @@
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30722" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="695325" y="1916832"/>
+            <a:off x="755576" y="1417638"/>
             <a:ext cx="7753350" cy="3638550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectángulo 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1475656" y="5073372"/>
+            <a:ext cx="6660232" cy="1323439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Regeneran señales debilitadas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Operan en la capa física</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Extienden el alcance de la red</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr sz="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>No filtran tráfico</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -8287,155 +9836,50 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
-      </p:par>
-[...103 lines deleted...]
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Concurrencia">
   <a:themeElements>
     <a:clrScheme name="Concurrencia">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="464646"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DEF5FA"/>
@@ -8974,101 +10418,107 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Concourse</Template>
   <TotalTime></TotalTime>
-  <Words>416</Words>
+  <Words>531</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
-  <Paragraphs>49</Paragraphs>
-  <Slides>17</Slides>
+  <Paragraphs>88</Paragraphs>
+  <Slides>21</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Lucida Sans Unicode</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Concurrencia</vt:lpstr>
       <vt:lpstr>Redes I</vt:lpstr>
       <vt:lpstr>Dispositivos </vt:lpstr>
+      <vt:lpstr>Velocidades</vt:lpstr>
       <vt:lpstr>Velocidades</vt:lpstr>
       <vt:lpstr>Evolución de los dispositivos LAN</vt:lpstr>
       <vt:lpstr>Especificaciones de una NIC</vt:lpstr>
       <vt:lpstr>NICs, Repetidores, Hubs</vt:lpstr>
       <vt:lpstr>Repetidores</vt:lpstr>
       <vt:lpstr>Repetidores</vt:lpstr>
       <vt:lpstr>Hubs</vt:lpstr>
       <vt:lpstr>El crecimiento de las redes LAN nos lleva a considerar conectar en cascada los hubs</vt:lpstr>
       <vt:lpstr>¿Cuáles son las desventajas de los Hubs?</vt:lpstr>
       <vt:lpstr>Veamos cómo se realiza la comunicación</vt:lpstr>
       <vt:lpstr>Puentes</vt:lpstr>
+      <vt:lpstr>Puentes</vt:lpstr>
       <vt:lpstr>Switch</vt:lpstr>
       <vt:lpstr>Switch</vt:lpstr>
+      <vt:lpstr>Switch</vt:lpstr>
+      <vt:lpstr>Ruteador</vt:lpstr>
       <vt:lpstr>Ruteador</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RevolucionUnattended</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Redes I</dc:title>
   <dc:creator>titi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>