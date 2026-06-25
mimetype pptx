--- v0 (2025-10-20)
+++ v1 (2026-06-25)
@@ -3,116 +3,134 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId20"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="345" r:id="rId3"/>
     <p:sldId id="346" r:id="rId4"/>
     <p:sldId id="347" r:id="rId5"/>
     <p:sldId id="348" r:id="rId6"/>
     <p:sldId id="349" r:id="rId7"/>
     <p:sldId id="350" r:id="rId8"/>
-    <p:sldId id="351" r:id="rId9"/>
-[...9 lines deleted...]
-    <p:sldId id="344" r:id="rId19"/>
+    <p:sldId id="352" r:id="rId9"/>
+    <p:sldId id="361" r:id="rId10"/>
+    <p:sldId id="362" r:id="rId11"/>
+    <p:sldId id="363" r:id="rId12"/>
+    <p:sldId id="364" r:id="rId13"/>
+    <p:sldId id="365" r:id="rId14"/>
+    <p:sldId id="366" r:id="rId15"/>
+    <p:sldId id="353" r:id="rId16"/>
+    <p:sldId id="354" r:id="rId17"/>
+    <p:sldId id="355" r:id="rId18"/>
+    <p:sldId id="356" r:id="rId19"/>
+    <p:sldId id="357" r:id="rId20"/>
+    <p:sldId id="367" r:id="rId21"/>
+    <p:sldId id="368" r:id="rId22"/>
+    <p:sldId id="369" r:id="rId23"/>
+    <p:sldId id="358" r:id="rId24"/>
+    <p:sldId id="359" r:id="rId25"/>
+    <p:sldId id="360" r:id="rId26"/>
+    <p:sldId id="344" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7099300" cy="10234613"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-AR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -167,106 +185,142 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="80" d="100"/>
+          <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="-402" y="-90"/>
+        <p:origin x="390" y="-324"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -312,51 +366,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4021138" y="0"/>
             <a:ext cx="3076575" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EADDF816-57B7-4E10-8D18-617957F975A8}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de imagen de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="992188" y="768350"/>
             <a:ext cx="5114925" cy="3836988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -588,95 +642,91 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28673" name="Marcador de imagen de diapositiva 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -851,265 +901,63 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3204309476"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...205 lines deleted...]
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49153" name="Marcador de imagen de diapositiva 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1173,58 +1021,63 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4257681054"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51201" name="Marcador de imagen de diapositiva 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1288,58 +1141,63 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2476186356"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53249" name="Marcador de imagen de diapositiva 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1403,50 +1261,55 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="980017065"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -1467,50 +1330,51 @@
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32770" name="Marcador de notas 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-MX" b="1" smtClean="0"/>
               <a:t>Criptografía tradicional</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" b="1" i="1" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" smtClean="0"/>
               <a:t>Hasta la llegada de las computadoras, una de las restricciones principales de la criptografía había sido la falta de los codificadores para efectuar las transformaciones necesarias, con frecuencia en campo de batalla y contando con poco equipo. Una restricción adicional, ha sido la dificultad para conmutar rápidamente de un método criptográfico a otro, dado que esto obligaría a reentrenar un gran número de personas. Sin embargo, el peligro de que un empleado fuera capturado por el enemigo ha hecho indispensable la capacidad de cambiar el método de cifrado al instante, de ser necesario. De estos requisitos en conflicto se deriva el siguiente modelo.</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" smtClean="0"/>
@@ -1721,50 +1585,55 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2254432679"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -1917,50 +1786,55 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2408530204"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -2088,50 +1962,55 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1513743575"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -2215,50 +2094,55 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4098863164"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -2288,407 +2172,209 @@
           <p:cNvPr id="40962" name="Marcador de notas 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-MX" b="1" smtClean="0"/>
+              <a:rPr lang="es-MX" b="1" dirty="0" smtClean="0"/>
               <a:t>Autentificación y firmas digitales</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" b="1" i="1" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" b="1" i="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>La autenticidad de numerosos documentos legales, financieros y de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0"/>
+              <a:t>oto</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t> tipo se determina por la presencia o ausencia de una firma manuscrita autorizada. Las fotocopias no cuentan. Para que los sistemas computarizados de mensajes reemplacen el transporte físico de papel y tinta, debe encontrarse una solución a estos problemas.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t>Por ejemplo, en una operación de compra de lingotes de ORO, para proteger al cliente en el caso de que el precio del oro suba mucho</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t>El receptor pueda verificar la identidad proclamada del transmisor. Ej. en los sistemas financieros.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t>El transmisor no pueda repudiar después en contenido del mensaje. Ej. para proteger al banco contra fraudes</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t>El receptor no haya podido confeccionar el mensaje él mismo. Ej. para proteger al cliente en el caso de que el precio del oro suba mucho y que el banco trate de falsificar un mensaje firmado en el que el cliente solicitó un lingote de oro en lugar de una tonelada.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" u="sng" smtClean="0"/>
+              <a:rPr lang="es-ES" u="sng" dirty="0" smtClean="0"/>
               <a:t>Autentificación</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t>En sistemas orientados a conexión, la autentificación puede realizarse en el momento en que se establece una sesión. El planteamiento tradicional consiste en hacer que el usuario compruebe su identidad, mediante la presentación de una contraseña. Este método no solamente expone al usuario a una intercepción pasiva, sino que también puede exigirle a la computadora que autentifica (por ejemplo, el banco) mantener una lista interna de contraseñas, lo cual, en sí mismo, viene a ser un problema potencial de seguridad. Este problema puede solucionarse mediante el empleo de las firmas digitales de clave secreta o pública.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="es-ES_tradnl" smtClean="0"/>
+            <a:endParaRPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40963" name="Marcador de número de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2483112" y="5884902"/>
             <a:ext cx="3076363" cy="2132211"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2983501809"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...209 lines deleted...]
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43009" name="Marcador de imagen de diapositiva 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -2796,58 +2482,63 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2526558559"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45057" name="Marcador de imagen de diapositiva 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -3003,50 +2694,267 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Protocolo definido entre cpas homonimas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1304120775"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47105" name="Marcador de imagen de diapositiva 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47106" name="Marcador de notas 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" u="sng" smtClean="0"/>
+              <a:t>Firma digital de clave pública</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Esta propuesta utiliza un algoritmo de cifrado (con clave), E, y el algoritmo de descifrado (con clave), D. E y D deben cumplir los siguientes requisitos:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>D(E(P)) = P</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Es excesivamente difícil deducir D de E.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>E no puede descifrarse mediante un ataque de texto normal seleccionado.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>El primer requisito dice que, si aplicamos D a un mensaje cifrado, E(P), obtenemos nuevamente el mensaje de texto original P. El tercero es necesario porque los intrusos pueden experimentar a placer con el algoritmo.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>El método funciona de la siguiente manera. Una persona, diseña dos algoritmos, E y D, que cumplan los requisitos anteriores. El algoritmo de cifrado y la clave , E, se hacen públicos, de ahí el nombre de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" smtClean="0"/>
+              <a:t>criptografía de clave pública</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>., pero se mantiene secreta la clave de descifrado. Este método requiere siempre que cada usuario tenga dos claves: una pública, usada por todo el mundo para cifrar mensajes a enviar a ese usuario, y una privada, que el usuario necesita para descifrar los mensajes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES_tradnl" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47107" name="Marcador de número de diapositiva 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2483112" y="5884902"/>
+            <a:ext cx="3076363" cy="2132211"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Protocolo definido entre cpas homonimas</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4269561898"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -3680,51 +3588,51 @@
           <p:cNvPr id="30" name="29 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="18 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:tint val="20000"/>
                   </a:schemeClr>
@@ -3878,51 +3786,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -4065,51 +3973,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -4217,51 +4125,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -4474,51 +4382,51 @@
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -4885,51 +4793,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -5333,51 +5241,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -5436,51 +5344,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -5559,51 +5467,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -5835,51 +5743,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -6042,51 +5950,51 @@
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -7157,51 +7065,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>09/06/2014</a:t>
+              <a:t>18/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="21 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7553,115 +7461,147 @@
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://airsnort.sourceforge.net/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wi-fiplanet.com/reviews/ST/article.php/1268971" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.airmagnet.com/products/index.htm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -7701,368 +7641,1657 @@
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Unidad 7</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1481328"/>
+            <a:ext cx="7931224" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EMISOR</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mensaje → HASH → cifrado con clave privada → Firma Digital</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>RECEPTOR</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Firma → descifrado con clave pública → HASH original</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mensaje → HASH nuevo</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Si ambos HASH son iguales → firma válida</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Esquema básico</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4256092805"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ejemplo práctico</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="202746" y="1335058"/>
+            <a:ext cx="8451994" cy="5088573"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0" fontAlgn="base">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Supongamos:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" lvl="0" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Usuario: Ana</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" lvl="0" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Clave privada de Ana: secreta</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" lvl="0" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Clave pública de Ana: conocida por todos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" lvl="0" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Ana envía</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>: "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Transferir $1000" </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" marR="0" lvl="0" indent="0" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>El </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>sistema:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="566928" marR="0" lvl="0" indent="-457200" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Calcula el </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>hash: A45F89</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>... </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="566928" marR="0" lvl="0" indent="-457200" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Cifra </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ese hash con la clave privada de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Ana.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="566928" marR="0" lvl="0" indent="-457200" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Envía</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>mensaje</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>firma digital</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" marR="0" lvl="0" indent="0" defTabSz="914400" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>El receptor usa la clave pública de An</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a para verificar.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="346077300"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1481328"/>
+            <a:ext cx="6203032" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Técnicamente, esto NO existe como mecanismo válido de firma digital.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La clave pública NO se usa para firmar.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La clave pública se usa para:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>verificar firmas, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>cifrar información, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>distribuir confianza.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Firma digital con clave pública</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1590645191"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1700808"/>
+            <a:ext cx="7931224" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Porque la clave pública es conocida por cualquiera.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Si alguien pudiera firmar con clave pública:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>cualquier persona podría generar firmas, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>no existiría autenticidad, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>el sistema perdería seguridad.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>¿Por qué no se firma con clave pública?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3720165347"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Uso correcto de la clave pública</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="899592" y="1628800"/>
+            <a:ext cx="6607899" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>La clave pública sirve para:</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>a) Verificar firmas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Firma hecha con clave privada</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Verificación con clave pública</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>b) Cifrar información</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Mensaje cifrado con clave pública</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="es-AR" altLang="es-AR" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Solo puede descifrarse con la clave privada</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2794099910"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="214313"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Firma digital de Clave Pública</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142875" y="857250"/>
             <a:ext cx="8786813" cy="5357813"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="411480" fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char=""/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...18 lines deleted...]
-              <a:t>) que cumplan las siguientes premisas:</a:t>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Se basa en la existencia de un par de algoritmos (E y D) que cumplan las siguientes premisas:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="912114" lvl="1" indent="-457200" fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...20 lines deleted...]
-            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>D(E(P)) = P</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="912114" lvl="1" indent="-457200" fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...20 lines deleted...]
-            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Es excesivamente difícil deducir D de E.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="912114" lvl="1" indent="-457200" fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...6 lines deleted...]
-              <a:t> no puede descifrarse mediante un ataque de texto normal seleccionado.</a:t>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>E no puede descifrarse mediante un ataque de texto normal seleccionado.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="582930" indent="-457200" fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...18 lines deleted...]
-              <a:t>(P), obtenemos nuevamente el mensaje de texto original P.</a:t>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El primer requisito dice que, si aplicamos D a un mensaje cifrado, E(P), obtenemos nuevamente el mensaje de texto original P.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="582930" indent="-457200" fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>El tercero es necesario porque los intrusos pueden experimentar a placer con el algoritmo.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -8410,248 +9639,300 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="37" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="214313"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Firma digital de Clave Pública</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="214313" y="1285875"/>
             <a:ext cx="8786812" cy="4143375"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>El método funciona de la siguiente manera:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>El algoritmo de CIFRADO y la clave se hacen públicos.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Se mantiene la clave secreta para el descifrado.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Cada usuario tiene su clave privada y la clave pública de los usuarios con los que quiere intercambiar documentos:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Utiliza la clave pública de otro usuario para encriptar los documentos que le quiera enviar.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>El usuario al recibir los documentos encriptados los puede leer con su clave privada.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
@@ -9001,143 +10282,155 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="37" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="214313"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Firma digital y Correos Electrónicos</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3074" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="214313" y="1357313"/>
             <a:ext cx="4425950" cy="4143375"/>
           </a:xfrm>
@@ -9402,278 +10695,254 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="214313"/>
             <a:ext cx="8643938" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Procedimiento para intercambiar claves públicas</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="928688"/>
             <a:ext cx="8215313" cy="5357812"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="582613" indent="-514350">
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t> y encripta el mensaje con su clave privada.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Al firmar un mensaje de correo, el usuario A, envía su clave pública adjunta al mensaje al usuario B y encripta el mensaje con su clave privada.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="582613" indent="-514350">
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t> en su sistema y desencripta el mensaje enviado.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Al recibir el correo, el usuario B guarda la clave pública de A en su sistema y </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>desencripta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> el mensaje enviado.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="582613" indent="-514350">
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Igualmente, respondiendo a este correo y firmando el mismo, el usuario B, comparte su clave pública con A.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="582613" indent="-514350">
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Ahora, ambos usuarios poseen su propia clave privada y la clave pública de su interlocutor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
@@ -9925,373 +11194,321 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="7" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="214313"/>
             <a:ext cx="8643938" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Procedimiento para enviar documentos firmados</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="214313" y="928688"/>
             <a:ext cx="8643937" cy="5357812"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="582613" indent="-514350">
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El usuario A desea enviar un documento firmado al usuario B.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="582613" indent="-514350">
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t> y que nadie lo ha modificado en el camino.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El usuario B deberá estar seguro que el documento viene de A y que nadie lo ha modificado en el camino.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="582613" indent="-514350">
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t> no podrá repudiar que firmó dicho documento.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El usuario A no podrá repudiar que firmó dicho documento.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="911225" lvl="1" indent="-514350">
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El usuario A encripta el documento con su clave privada y adjunta una copia encriptada con la clave pública de B.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="911225" lvl="1" indent="-514350">
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...24 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El usuario B </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>desencripta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ambas copias pues posee su propia clave privada y la clave pública de A.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="911225" lvl="1" indent="-514350">
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Consolas" pitchFamily="49" charset="0"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t> puede afirmar que el documento cumple con 2 y 3.</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Si ambas copias  son iguales, B puede afirmar que el documento cumple con 2 y 3.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
@@ -10632,721 +11849,366 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="7" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-[...426 lines deleted...]
-
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27650" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="0"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Seguridad y Confidencialidad</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="642938"/>
             <a:ext cx="9144000" cy="5643562"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="612648" indent="-457200">
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hay cuatro </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>servicios </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>que reconocemos relacionados con la seguridad en redes de datos:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="797814" lvl="1" indent="-342900">
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Proteger los datos para que no puedan ser leídos por personas que no tienen autorización para hacerlo.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="797814" lvl="1" indent="-342900">
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Impedir que las personas sin autorización inserten o borren mensajes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="797814" lvl="1" indent="-342900">
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Verificar el emisor de cada uno de los mensajes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="797814" lvl="1" indent="-342900">
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hacer posible que los usuarios transmitan electrónicamente documentos firmados.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="740664" lvl="1" fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
           <a:p>
             <a:pPr marL="411480" fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char=""/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-[...98 lines deleted...]
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Si bien el cifrado puede darse en cualquier capa del modelo OSI, colocarlo en la capa de presentación ocasiona la menor sobrecarga posible.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
@@ -11362,273 +12224,201 @@
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="37">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="37">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...96 lines deleted...]
-                                        <p:cTn id="26" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
                                               <p:pRg st="6" end="6"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
@@ -11641,325 +12431,1813 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="37" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="470683" y="1700808"/>
+            <a:ext cx="8003232" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Aquí aparece el verdadero poder de la criptografía asimétrica.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Funcionamiento combinado</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>La combinación permite simultáneamente:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>confidencialidad, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>autenticidad, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>integridad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Combinación de clave pública y clave privada</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1457098508"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Paso 1 — Firma digital</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El emisor:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>genera hash, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>firma con su clave privada. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Esto garantiza:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>autenticidad, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>integridad, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>no repudio.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Paso 2 — Cifrado</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Luego el mensaje firmado:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>se cifra con la clave pública del receptor. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Esto garantiza:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>confidencialidad.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Escenario completo</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3249578159"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EMISOR</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mensaje</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>HASH</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Firma con clave privada del emisor</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mensaje + Firma</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cifrado con clave pública del receptor</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Envío</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>RECEPTOR</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Descifrado con clave privada propia</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Obtiene mensaje + firma</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Verifica firma con clave pública del emisor</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>↓</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Comprueba integridad y autenticidad</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Flujo completo</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="702193323"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1481328"/>
+            <a:ext cx="8186766" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El protocolo 802.11 implementa </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>encriptación WEP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, pero no podemos mantener WEP como única estrategia de seguridad ya que no es del todo seguro</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Existen aplicaciones para Linux y Windows (como </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>AiroPeek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>AirSnort</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>AirMagnet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>WEPCrack</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Son capaces de obtener las claves WEP utilizadas y permitir el acceso de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>intrusos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> a nuestra red</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="3 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Seguridad en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Wireless</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1481328"/>
+            <a:ext cx="8401080" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cambia la contraseña por defecto.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Aumentar la seguridad de los datos transmitidos:</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Usa encriptación WEP/WPA: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mejor de 128 bits que de 64 bits… cuanto mayor sea el número de bits mejor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cambia el SSID por defecto.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Desactiva el </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>broadcasting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> SSID</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="3 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Asegurar el punto de acceso</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1481328"/>
+            <a:ext cx="8186766" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Activar el filtrado de direcciones MAC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Establecer el número máximo de dispositivos que pueden conectarse.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Desactivar DHCP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Desconectar el AP cuando no lo use</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cambiar las claves WEP regularmente.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="3 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Evitar que se conecten</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR" sz="6000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR" sz="6000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="109728" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="6000" dirty="0" smtClean="0"/>
+              <a:t>¿Preguntas?</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="428625"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Criptografía Tradicional </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285750" y="1143000"/>
             <a:ext cx="8520113" cy="1071563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>En un sistema criptográfico intervienen los siguientes actores:</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="7 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="623888" y="5214938"/>
+            <a:ext cx="8520112" cy="1357312"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="411480" fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Conceptos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="411480" fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cifrado: Poner en clave un texto claro</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="411480" fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Criptoanálisis: El arte de descifrar textos puestos en clave.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="411480" fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Criptografía: El arte de diseñar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cifradores</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 33"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print"/>
+          <a:blip r:embed="rId4" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="500063" y="2214563"/>
             <a:ext cx="8286750" cy="2890837"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...110 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
@@ -12346,332 +14624,356 @@
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="37" grpId="0" build="p"/>
       <p:bldP spid="6" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="428625"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Modelos de Cifrado</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142875" y="1000125"/>
             <a:ext cx="8786813" cy="5429250"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Cifrados por sustitución</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...6 lines deleted...]
-              <a:t> por otra letra del mismo alfabeto u otro alfabeto diferente.</a:t>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cada unidad (generalmente letras) es reemplazada por otra letra del mismo alfabeto u otro alfabeto diferente.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Las unidades de texto cambian pero mantienen el mismo orden. Lo que cambia son las unidades.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...2 lines deleted...]
-              <a:t>cifrado </a:t>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El mas usado es el cifrado </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>monoalfabético</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Cifrados por transposición</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFF00"/>
-[...14 lines deleted...]
-              <a:t>patrón definido.</a:t>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consiste en reordenar las letras de acuerdo a un patrón definido.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Este patrón cambia de acuerdo a una clave.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Las unidades en si no son modificadas.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>El mas usado es el cifrado </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>columnar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
@@ -13171,271 +15473,314 @@
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="37" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="428625"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cifrado </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>monoalfabético</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142875" y="1071563"/>
             <a:ext cx="8786813" cy="1214437"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" smtClean="0"/>
+              <a:rPr lang="es-ES" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Cada uno de los símbolos del texto normal, por ejemplo las 26 letras del abecedario (sin la ñ) inglés, tienen una correspondencia con alguna otra letra.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" sz="2400" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1027" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="285750" y="2357438"/>
             <a:ext cx="8634413" cy="657225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="214313" y="3286125"/>
+            <a:off x="142876" y="2999354"/>
             <a:ext cx="8786812" cy="2714625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" smtClean="0"/>
+              <a:rPr lang="es-ES" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>En este caso, la clave tiene 26 letras y corresponde a la cadena de sustitución inferior.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t> para las letras del alfabeto.</a:t>
+              <a:rPr lang="es-ES" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>También puede definirse un determinado corrimiento k para las letras del alfabeto.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" smtClean="0"/>
+              <a:rPr lang="es-ES" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Este último se denomina Cifrado del Cesar ya que era utilizado por los Romanos en sus mensajes en clave.</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" sz="2400" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -13780,177 +16125,193 @@
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="37" grpId="0" build="p"/>
       <p:bldP spid="7" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="214313"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Cifrado por Transposición</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142875" y="857250"/>
             <a:ext cx="8786813" cy="714375"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Consiste en reordenar las letras del texto, por ejemplo:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="642938" y="1500188"/>
             <a:ext cx="7680325" cy="3071812"/>
           </a:xfrm>
@@ -13977,51 +16338,55 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142875" y="4714875"/>
             <a:ext cx="8786813" cy="1071563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Las letras MEGABUCK sirven para numerar las columnas de acuerdo a su posición en el alfabeto.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
@@ -14270,299 +16635,441 @@
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="37" grpId="0" build="p"/>
       <p:bldP spid="6" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="214313"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Autentificación y Firmas digitales</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142875" y="857250"/>
             <a:ext cx="8786813" cy="5357813"/>
           </a:xfrm>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>En criptografía, cuando hablamos de Autentificación es:</a:t>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>En criptografía y seguridad informática, la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>firma digital</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> es un mecanismo que permite </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>garantizar:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>Lograr que el usuario verifique su identidad.</a:t>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Autenticidad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> → verificar quién envió el mensaje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>Lograr que la base de comparación no sea vulnerable.</a:t>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Integridad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> → asegurar que el contenido no fue modificado</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
-              <a:t>Lograr que el usuario no pueda repudiar un documento autentificado.</a:t>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>No repudio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> → el emisor no puede negar haber enviado la información.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Los </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>métodos mas usados son:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Firma digital de clave Secreta.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Firma digital de clave pública.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Una combinación de ambos métodos.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFF00"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...57 lines deleted...]
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
@@ -14607,387 +17114,434 @@
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
-                                            <p:txEl>
-[...1 lines deleted...]
-                                            </p:txEl>
+                                            <p:bg/>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
-                                              <p:pRg st="1" end="1"/>
+                                              <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="19" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="20" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
-                                              <p:pRg st="3" end="3"/>
+                                              <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="23" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="24" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="26" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
-                                              <p:pRg st="4" end="4"/>
+                                              <p:pRg st="3" end="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="27" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="28" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="29" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="30" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
-                                              <p:pRg st="5" end="5"/>
+                                              <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="31" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="32" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="33" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="34" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
-                                              <p:pRg st="6" end="6"/>
+                                              <p:pRg st="5" end="5"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="35" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="36" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="37" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="38" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="37">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="39" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="40" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="41" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="42" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37">
                                             <p:txEl>
                                               <p:pRg st="7" end="7"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
@@ -14995,958 +17549,260 @@
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
-      <p:bldP spid="37" grpId="0" build="p"/>
+      <p:bldP spid="37" grpId="0" build="p" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="214313"/>
             <a:ext cx="8305800" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" smtClean="0"/>
-              <a:t>Autentificación y Firmas digitales</a:t>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Firma digital de Clave Secreta</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="3000"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
-[...733 lines deleted...]
-            <a:endParaRPr lang="es-AR" sz="3200" smtClean="0"/>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="7 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142875" y="857250"/>
             <a:ext cx="8786813" cy="5357813"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Se basa en la existencia de una autoridad en la que todos confíen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Esta autoridad mantendrá una clave secreta para cada usuario y solo el usuario y dicha autoridad conocen la clave.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Genera un problema potencial en lo que respecta al almacenamiento de dichas claves por parte de la autoridad de confianza.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFF00"/>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
               </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>La autoridad de confianza puede leer todos los mensajes encriptados.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
@@ -16193,50 +18049,812 @@
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="10" grpId="0" build="p"/>
       <p:bldP spid="37" grpId="0" build="p"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El emisor:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Genera un resumen del mensaje usando una función hash (SHA-256, por ejemplo). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ese hash se cifra con su </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>clave privada</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El resultado es la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>firma digital</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Envía: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>mensaje original </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>firma digital</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>El receptor:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Calcula nuevamente el hash del mensaje recibido. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Descifra la firma usando la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>clave pública</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> del emisor. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Compara ambos hashes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Título 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>¿Cómo funciona?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="7 Marcador de contenido"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3491880" y="4797152"/>
+            <a:ext cx="5544616" cy="2060848"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="365760" indent="-256032" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="68000"/>
+              <a:buFont typeface="Wingdings 3"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621792" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="324"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Verdana"/>
+              <a:buChar char="◦"/>
+              <a:defRPr kumimoji="0" sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="859536" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="350"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1143000" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="350"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="350"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1600200" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="350"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent3"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1828800" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="350"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent3"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2057400" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="350"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent3"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2286000" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="350"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent3"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="1600" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+            <a:extLst/>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="109728" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Si coinciden:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>el mensaje es auténtico, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>no fue alterado, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>y fue firmado por el dueño de la clave </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="2400" dirty="0"/>
+              <a:t>privada</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3280367109"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0" build="p"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Concurrencia">
   <a:themeElements>
     <a:clrScheme name="Concurrencia">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="464646"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DEF5FA"/>
       </a:lt2>
@@ -16770,95 +19388,246 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=ppt/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="Concurrencia">
+    <a:dk1>
+      <a:sysClr val="windowText" lastClr="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="464646"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="DEF5FA"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="2DA2BF"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="DA1F28"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="EB641B"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="39639D"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="474B78"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="7D3C4A"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="FF8119"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="44B9E8"/>
+    </a:folHlink>
+  </a:clrScheme>
+</a:themeOverride>
+</file>
+
+<file path=ppt/theme/themeOverride2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="Concurrencia">
+    <a:dk1>
+      <a:sysClr val="windowText" lastClr="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="464646"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="DEF5FA"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="2DA2BF"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="DA1F28"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="EB641B"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="39639D"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="474B78"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="7D3C4A"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="FF8119"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="44B9E8"/>
+    </a:folHlink>
+  </a:clrScheme>
+</a:themeOverride>
+</file>
+
+<file path=ppt/theme/themeOverride3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="Concurrencia">
+    <a:dk1>
+      <a:sysClr val="windowText" lastClr="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="464646"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="DEF5FA"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="2DA2BF"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="DA1F28"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="EB641B"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="39639D"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="474B78"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="7D3C4A"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="FF8119"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="44B9E8"/>
+    </a:folHlink>
+  </a:clrScheme>
+</a:themeOverride>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Concourse</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Words>2797</Words>
+  <Words>2802</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
-  <Paragraphs>210</Paragraphs>
-[...1 lines deleted...]
-  <Notes>13</Notes>
+  <Paragraphs>267</Paragraphs>
+  <Slides>26</Slides>
+  <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fuentes usadas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="35" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Consolas</vt:lpstr>
+      <vt:lpstr>Lucida Sans Unicode</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Wingdings 2</vt:lpstr>
+      <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Concurrencia</vt:lpstr>
       <vt:lpstr>Redes I</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>¿Cómo funciona?</vt:lpstr>
+      <vt:lpstr>Esquema básico</vt:lpstr>
+      <vt:lpstr>Ejemplo práctico</vt:lpstr>
+      <vt:lpstr>Firma digital con clave pública</vt:lpstr>
+      <vt:lpstr>¿Por qué no se firma con clave pública?</vt:lpstr>
+      <vt:lpstr>Uso correcto de la clave pública</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
-      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Combinación de clave pública y clave privada</vt:lpstr>
+      <vt:lpstr>Escenario completo</vt:lpstr>
+      <vt:lpstr>Flujo completo</vt:lpstr>
       <vt:lpstr>Seguridad en Wireless</vt:lpstr>
       <vt:lpstr>Asegurar el punto de acceso</vt:lpstr>
       <vt:lpstr>Evitar que se conecten</vt:lpstr>
       <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RevolucionUnattended</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Redes I</dc:title>
   <dc:creator>titi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>