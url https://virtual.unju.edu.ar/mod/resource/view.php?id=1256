--- v0 (2025-10-20)
+++ v1 (2026-05-01)
@@ -1,122 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...17 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId28"/>
+    <p:notesMasterId r:id="rId41"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="261" r:id="rId3"/>
-[...23 lines deleted...]
-    <p:sldId id="265" r:id="rId27"/>
+    <p:sldId id="338" r:id="rId3"/>
+    <p:sldId id="261" r:id="rId4"/>
+    <p:sldId id="315" r:id="rId5"/>
+    <p:sldId id="316" r:id="rId6"/>
+    <p:sldId id="317" r:id="rId7"/>
+    <p:sldId id="349" r:id="rId8"/>
+    <p:sldId id="318" r:id="rId9"/>
+    <p:sldId id="319" r:id="rId10"/>
+    <p:sldId id="339" r:id="rId11"/>
+    <p:sldId id="340" r:id="rId12"/>
+    <p:sldId id="320" r:id="rId13"/>
+    <p:sldId id="328" r:id="rId14"/>
+    <p:sldId id="321" r:id="rId15"/>
+    <p:sldId id="322" r:id="rId16"/>
+    <p:sldId id="329" r:id="rId17"/>
+    <p:sldId id="330" r:id="rId18"/>
+    <p:sldId id="331" r:id="rId19"/>
+    <p:sldId id="323" r:id="rId20"/>
+    <p:sldId id="337" r:id="rId21"/>
+    <p:sldId id="324" r:id="rId22"/>
+    <p:sldId id="332" r:id="rId23"/>
+    <p:sldId id="341" r:id="rId24"/>
+    <p:sldId id="342" r:id="rId25"/>
+    <p:sldId id="325" r:id="rId26"/>
+    <p:sldId id="326" r:id="rId27"/>
+    <p:sldId id="333" r:id="rId28"/>
+    <p:sldId id="336" r:id="rId29"/>
+    <p:sldId id="334" r:id="rId30"/>
+    <p:sldId id="327" r:id="rId31"/>
+    <p:sldId id="335" r:id="rId32"/>
+    <p:sldId id="343" r:id="rId33"/>
+    <p:sldId id="344" r:id="rId34"/>
+    <p:sldId id="347" r:id="rId35"/>
+    <p:sldId id="348" r:id="rId36"/>
+    <p:sldId id="345" r:id="rId37"/>
+    <p:sldId id="350" r:id="rId38"/>
+    <p:sldId id="346" r:id="rId39"/>
+    <p:sldId id="265" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7099300" cy="10234613"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-AR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -171,97 +197,320 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="45" d="100"/>
-          <a:sy n="45" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="-1230" y="-90"/>
+        <p:origin x="762" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="73736200" cy="73736200"/>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -307,51 +556,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4021138" y="0"/>
             <a:ext cx="3076575" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EADDF816-57B7-4E10-8D18-617957F975A8}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de imagen de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="992188" y="768350"/>
             <a:ext cx="5114925" cy="3836988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -476,50 +725,55 @@
             <a:off x="4021138" y="9721850"/>
             <a:ext cx="3076575" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A7517495-9B6D-4D2D-BDD5-135DB309C2E6}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="117222044"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
@@ -1243,51 +1497,51 @@
           <p:cNvPr id="30" name="29 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="18 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:tint val="20000"/>
                   </a:schemeClr>
@@ -1441,51 +1695,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1628,51 +1882,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1780,51 +2034,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2037,51 +2291,51 @@
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2448,51 +2702,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2896,51 +3150,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2999,51 +3253,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3122,51 +3376,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3398,51 +3652,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3605,51 +3859,51 @@
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4720,51 +4974,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/03/2013</a:t>
+              <a:t>20/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="21 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5140,123 +5394,175 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monografias.com/trabajos14/opticatp/opticatp.shtml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monografias.com/trabajos13/cinemat/cinemat2.shtml" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://belenus.unirioja.es/~veroldan/imagenes/fddi_5.gif" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monografias.com/Computacion/Redes/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monografias.com/trabajos6/meti/meti.shtml" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5267,551 +5573,721 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Redes I</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Subtítulo"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" smtClean="0"/>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Unidad 4</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0"/>
+              <a:t>Evolución de Redes y Tecnologías de Acceso</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>FDDI – RDSI – ADSL → Tecnologías Modernas</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0"/>
-[...47 lines deleted...]
-          <p:cNvPr id="3" name="2 Título"/>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>Alto costo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>Complejidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>Difícil escalabilidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>Reemplazada por Ethernet</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Elementos </a:t>
-[...7 lines deleted...]
-              <a:t> ISDN</a:t>
+              <a:t>Limitaciones de FDDI</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1439909782"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-[...18 lines deleted...]
-          <p:cNvPr id="3" name="2 Título"/>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1"/>
+              <a:t>Gbps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t> a 400 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" err="1"/>
+              <a:t>Gbps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>+</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Bajo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>costo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Fácil </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>implementación</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Estándar global</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-              <a:t>VENTAJAS DE LA RDSI </a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Reemplazo -&gt;Ethernet</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829439920"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>RED DIGITAL de SERVICIOS INTEGRADOS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>Conocida con el término ISDN (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Integrated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Services</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t> Digital Network)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Red digital sobre </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>telefonía</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Integra voz, datos y </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>video</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Canales B y </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Canal B (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:t>Bearer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>): 64 kbps (voz/datos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0"/>
+              <a:t>Canal D (Data): señalización</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-              <a:t>VENTAJAS DE LA RDSI </a:t>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>¿Qué es RDSI?</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-              <a:t>SEGURIDAD </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Es un protocolo estándar de red de comunicaciones, que contempla: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>comunicaciones de voz</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>datos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t> video conferencias</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Transmite en formato digital</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>a distintas velocidades,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>+  rápidas y seguras que la línea analógica convencional de teléfono RTB (Red </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Telefónica Básica</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>). </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-              <a:t>VENTAJAS DE LA RDSI </a:t>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>¿Qué es RDSI?</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" b="1" dirty="0" smtClean="0"/>
+              <a:t>la línea ISDN debe tener: </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Un Terminal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:t>Adapter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t> (TA):Este dispositivo convierte las señales eléctricas de la interfaz RS232 al formato de ISDN. El computador debe estar conectado a un TA. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just"/>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Network </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:t>Termination</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t> type1 (NT1): Su función va más allá de la de TA. Este equipo conecta al usuario a la red ISDN metropolitana. Este equipo por lo general lo suministra la empresa de teléfonos. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-              <a:t>VENTAJAS DE LA RDSI </a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Elementos </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+              <a:t>conexióN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t> ISDN</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5823,108 +6299,584 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>VELOCIDAD DE TRANSMISIÓN DE DATOS hasta 3 veces más rápido que RTB. INTERNET hasta 6 veces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>ANCHO DE BANDA REGULABLE E ILIMITADO: permiten la suma de canales RDSI.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Equipos y sistemas para RSDI</a:t>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>VENTAJAS DE LA RDSI </a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>EFECTIVIDAD EN LA TRANSMISIÓN DE DATOS. Son muchas las razones que pueden producir la pérdida de datos en la transmisión de un fichero de datos, pero en el caso de una transmisión de datos a través de RDSI, las posibilidades de errores en la transmisión, son casi despreciables frente a las transmisiones a través de la RTB.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>VENTAJAS DE LA RDSI </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>SEGURIDAD DE LAS COMUNICACIONES DE VOZ Y DATOS. Nuestras comunicaciones, sean de voz o de datos, no podrán ser intervenidas en ningún caso a través de la RDSI, dado que viajan codificadas digitalmente y </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0"/>
+              <a:t>encriptadas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>VENTAJAS DE LA RDSI </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>IDENTIFICACIÓN DEL NÚMERO LLAMANTE. Si nuestros terminales de voz o datos permiten esta facilidad podremos identificar el número de la persona o terminal de datos que nos llama, e incluso podremos identificarlo por su nombre si nuestro terminal de voz o datos dispone de esa facilidad.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>VENTAJAS DE LA RDSI </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Teléfonos RDSI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Tarjetas RDSI de datos para ordenadores</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Equipos de Video </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Conferencia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Central Telefónica Digital</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Equipos y sistemas para RSDI</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1417638"/>
+            <a:ext cx="8229600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="3600" dirty="0"/>
+              <a:t>Comprender tecnologías </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>tradicionales</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" altLang="es-AR" sz="3600" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="3600" dirty="0"/>
+              <a:t>Analizar sus limitaciones</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="3600" dirty="0"/>
+              <a:t>Identificar tecnologías modernas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="es-AR" altLang="es-AR" sz="3600" dirty="0"/>
+              <a:t>Comparar rendimiento y aplicaciones </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Objetivos</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="596964144"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -5976,695 +6928,752 @@
           <a:xfrm>
             <a:off x="323528" y="620688"/>
             <a:ext cx="8274403" cy="4908824"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-[...558 lines deleted...]
-
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>BRI (Basic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Rate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Interface</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>) tiene dos canales de 64Kbps que se conocen como canales B y un canal de señalización de 16Kbps conocido como canal D. Este tipo de interfaz de escribe como BRI =2B+D y </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>VENTAJAS ADSL</a:t>
+              <a:t>Tipos de Interfaces</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>PRI (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Primary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Rate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t> Interface) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>tienen 30 canales B y 16 canales de señalización D. Este interfaz se denota como PRI = 30B+D. Este tipo de interfaz es comúnmente utilizada para aplicaciones de voz (por ejemplo enlaces entre una central telefónica pública CO y la central telefónica privada PABX )</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Tipos de Interfaces</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>Costosa</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Baja </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>velocidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Equipamiento especializado</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Limitaciones RDSI</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1301876564"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Voz sobre </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>IP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Bajo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>costo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Integración multimedia</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Reemplazo → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1"/>
+              <a:t>VoIP</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="218194681"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Línea de abonado digital asimétrica" (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" err="1" smtClean="0"/>
+              <a:t>Asymetric</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" smtClean="0"/>
+              <a:t> Digital </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" err="1" smtClean="0"/>
+              <a:t>Suscriber</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" err="1" smtClean="0"/>
+              <a:t>Line</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>) y es uno de los estándares que forman parte de la familia </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" err="1" smtClean="0"/>
+              <a:t>xDSL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>ADSL</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>Permite velocidades teóricas de hasta 15Mbps (ADSL) en el canal descendente (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0"/>
+              <a:t>download</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>) que supera en más de 200 veces el ancho de banda que proporciona un módem de 56 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0"/>
+              <a:t>Kbits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>/s. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>Ofrece integración de los servicios voz y datos y permite conversaciones telefónicas y de datos al mismo tiempo. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>VENTAJAS ADSL</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>Es una tecnología que aprovecha la infraestructura existente de cableado para telefonía básica por lo que su coste para el operador telefónico es mínimo. Por el contrario, el cablear con fibra óptica y crear una nueva red de telecomunicaciones implica un gasto astronómico. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>VENTAJAS ADSL</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -6701,684 +7710,2137 @@
           <a:xfrm>
             <a:off x="492756" y="1556792"/>
             <a:ext cx="8651244" cy="4176464"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-              <a:t>El </a:t>
-[...3 lines deleted...]
-              <a:t>hardware necesario para implementar una línea ADSL es relativamente sencillo y barato. En cuanto al usuario, sólo hace falta un módem ADSL que suele ser una tarjeta PCI si es interno mientras que si es externo se conecta al PC mediante una tarjeta de red. También se suele necesitar un </a:t>
+              <a:t>El hardware necesario para implementar una línea ADSL es relativamente sencillo y barato. En cuanto al usuario, sólo hace falta un módem ADSL que suele ser una tarjeta PCI si es interno mientras que si es externo se conecta al PC mediante una tarjeta de red. También se suele necesitar un </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0"/>
               <a:t>splitter</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t> (separador) que separa entre voz y datos. Por parte del operador de telefonía las modificaciones tampoco implican cambios radicales. </a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>VENTAJAS ADSL</a:t>
             </a:r>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
-[...281 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>Norma ANSI X3T9.5 fue desarrollada a mediados de los años 80 para dar soporte a las estaciones de trabajo de alta velocidad </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>El medio  de transmisión es la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>fibra óptica </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>Proporciona el canal por el cual viaja el mensaje desde el origen hasta el destino</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>FDDI (Interfaz de Datos Distribuida por fibra) </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Simplex: sólo en una dirección </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:t>Half-duplex</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>: es bidireccional pero sólo uno de los extremos puede enviar información en un instante dado. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Full-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" err="1" smtClean="0"/>
+              <a:t>duplex</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>: bidireccional, ambos extremos pueden transmitir a la vez. </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Topología de red local en doble anillo,  con soporte físico de FO</a:t>
-[...34 lines deleted...]
-              <a:t>Topología lógica de doble anillo</a:t>
+              <a:t>Modos de transmisión</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>El término de transmisión asimétrica o simétrica se refiere al hecho de si se dispone de la misma velocidad en bajada y subida. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>Si estas dos velocidades son distintas el modo es asimétrico (ADSL), en caso contrario se habla de modo de transmisión simétrico (RDSI) </a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Estructura </a:t>
-            </a:r>
+              <a:t>Modos de transmisión</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Baja </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>velocidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Dependencia de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>distancia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Interferencias</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Limitaciones ADSL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024797051"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Fibra </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>óptica</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Hasta 10 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" err="1" smtClean="0"/>
+              <a:t>Gbps</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Baja latencia</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Reemplazo → FTTH / 5G</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4280825556"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Mayor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>velocidad</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Menor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>latencia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Integración total </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>IP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Escalabilidad</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Ventajas Modernas</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="396998279"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Alto costo </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>inicial</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Dependencia de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>infraestructura</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" sz="4000" dirty="0"/>
+              <a:t>Cobertura desigual</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>Desventajas Modernas</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3717445575"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Comparación</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Tabla 9"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2400153936"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="695535" y="1397000"/>
+          <a:ext cx="7836905" cy="2931160"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1567381"/>
+                <a:gridCol w="1567381"/>
+                <a:gridCol w="1567381"/>
+                <a:gridCol w="1567381"/>
+                <a:gridCol w="1567381"/>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Tecnología</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> Antigua</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="50000"/>
+                        <a:lumOff val="50000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Reemplazo Moderno</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="es-AR" b="1" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Medio</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="92D050"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Velocidad</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="tx2">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Ventajas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" b="1" dirty="0" smtClean="0"/>
+                        <a:t>FDDI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="85000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Ethernet</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Fibra/Cobre</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="92D050">
+                        <a:alpha val="50000"/>
+                      </a:srgbClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>1G-00G+</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+                        <a:t>Ecomómico</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>,</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> Escalable</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" b="1" dirty="0" smtClean="0"/>
+                        <a:t>RDSI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="85000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+                        <a:t>VoIP</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Internet (IP)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="92D050">
+                        <a:alpha val="50000"/>
+                      </a:srgbClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Variable (Red)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Integración Total</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" b="1" dirty="0" smtClean="0"/>
+                        <a:t>ADSL</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" b="1" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="85000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Fibra Óptica (FTTH)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Fibra Óptica</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="92D050">
+                        <a:alpha val="50000"/>
+                      </a:srgbClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>100 M – 1G+</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Alta</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-AR" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> Velocidad</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="85000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="92D050">
+                        <a:alpha val="50000"/>
+                      </a:srgbClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="75000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+                        <a:t>Costo Alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2">
+                        <a:lumMod val="20000"/>
+                        <a:lumOff val="80000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Marcador de contenido 10"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4044913149"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0"/>
+              <a:t>FDDI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>: pionera en alta velocidad con fibra y tolerancia a fallos </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0"/>
+              <a:t>RDSI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>: primer intento de red digital integrada </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0"/>
+              <a:t>ADSL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>: transición hacia Internet de banda ancha </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0"/>
+              <a:t>👉 Evolución natural:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="es-AR" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0"/>
+              <a:t>RDSI → ADSL → Fibra óptica (FTTH</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
-              <a:t>FDDi</a:t>
-            </a:r>
+              <a:t>Resúmen</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="518579679"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+              <a:t>Resúmen</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Imagen 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="82338" y="1468813"/>
+            <a:ext cx="4624747" cy="2143833"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4725020" y="1508865"/>
+            <a:ext cx="4147652" cy="2011362"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Imagen 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4725020" y="3663821"/>
+            <a:ext cx="4382438" cy="1939131"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Marcador de contenido 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="86815" y="3704569"/>
+            <a:ext cx="4620270" cy="1857634"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="568472811"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="8800" dirty="0" smtClean="0"/>
+              <a:t>Preguntas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="10000" b="1" dirty="0" smtClean="0"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR" sz="8800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Transmisión de datos a alta velocidad (100 Mbps)</a:t>
+              <a:t>Topología de red local en doble anillo,  con soporte físico de FO</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Tiempo real o no</a:t>
+              <a:t>Velocidad de transmisión 100 Mbps</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Gran número de estaciones (hasta 1000)</a:t>
+              <a:t>Método de acceso al medio basado en paso del testigo</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Distancias elevadas (200 m)</a:t>
-            </a:r>
+              <a:t>Fibras </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+              <a:t>multimodo</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>El anillo principal transmite datos en el sentido de las agujas del reloj</a:t>
+              <a:t>Concentradores de cableado en topología física estrella</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>El anillo secundario en sentido inverso (respaldo-  </a:t>
+              <a:t>Topología lógica de doble anillo</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Estructura </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
-              <a:t>backup</a:t>
-[...46 lines deleted...]
-              <a:t>FDDI (norma ANSI X3T9.5) COMO NUEVA OPCION TOKEN RING</a:t>
+              <a:t>FDDi</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Transmisión de datos a alta velocidad (100 Mbps)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Tiempo real o no</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Gran número de estaciones (hasta 1000)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Distancias elevadas (200 m)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>El anillo principal transmite datos en el sentido de las agujas del reloj</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>El anillo secundario en sentido inverso (respaldo-  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+              <a:t>backup</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" err="1" smtClean="0"/>
+              <a:t>Backbone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t> para conectar entre sí redes LAN de cobre o computadores de alta velocidad. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" u="sng" dirty="0" smtClean="0"/>
+              <a:t>FDDI (norma ANSI X3T9.5) COMO NUEVA OPCION TOKEN RING</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -7495,519 +9957,317 @@
           <a:xfrm>
             <a:off x="3071802" y="3357562"/>
             <a:ext cx="3257550" cy="2686050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...145 lines deleted...]
-
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="2 Título"/>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+            <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="103426" name="Picture 2" descr="Formato de token y de trama FDDI"/>
+          <p:cNvPr id="4" name="Imagen 3"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print"/>
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="428596" y="1571612"/>
-            <a:ext cx="8338084" cy="3990983"/>
+            <a:off x="442517" y="188640"/>
+            <a:ext cx="8604448" cy="5736299"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="776997740"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...49 lines deleted...]
-        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
-              <a:t>¿Qué es RDSI?</a:t>
+              <a:t>Este tipo de redes acepta la asignación en tiempo real del ancho de banda de la red,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>Tipos de tráfico</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Síncrono</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t> : Puede consumir una porción del ancho de banda total de 100 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" err="1" smtClean="0"/>
+              <a:t>Mbps</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
+              <a:t>Asíncrono : Se asigna utilizando un esquema de prioridad de ocho niveles. A cada estación se asigna un nivel de prioridad asíncrono</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>Red FDDI</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Marcador de contenido 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...64 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1331640" y="1052736"/>
+            <a:ext cx="7642944" cy="5095296"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES_tradnl" dirty="0" smtClean="0"/>
-              <a:t>¿Qué es RDSI?</a:t>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Tramas FDDI</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8560,99 +10820,124 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Concourse</Template>
   <TotalTime></TotalTime>
-  <Words>1059</Words>
+  <Words>1279</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
-  <Paragraphs>82</Paragraphs>
-  <Slides>26</Slides>
+  <Paragraphs>159</Paragraphs>
+  <Slides>39</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fuentes usadas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>39</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="46" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Lucida Sans Unicode</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
+      <vt:lpstr>Wingdings 2</vt:lpstr>
+      <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Concurrencia</vt:lpstr>
       <vt:lpstr>Redes I</vt:lpstr>
+      <vt:lpstr>Objetivos</vt:lpstr>
       <vt:lpstr>FDDI (Interfaz de Datos Distribuida por fibra) </vt:lpstr>
       <vt:lpstr>Estructura FDDi</vt:lpstr>
       <vt:lpstr>FDDI (norma ANSI X3T9.5) COMO NUEVA OPCION TOKEN RING</vt:lpstr>
       <vt:lpstr>Red FDDI :dos tipos de estaciones</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Red FDDI</vt:lpstr>
       <vt:lpstr>Tramas FDDI</vt:lpstr>
+      <vt:lpstr>Limitaciones de FDDI</vt:lpstr>
+      <vt:lpstr>Reemplazo -&gt;Ethernet</vt:lpstr>
       <vt:lpstr>¿Qué es RDSI?</vt:lpstr>
       <vt:lpstr>¿Qué es RDSI?</vt:lpstr>
       <vt:lpstr>Elementos conexióN ISDN</vt:lpstr>
       <vt:lpstr>VENTAJAS DE LA RDSI </vt:lpstr>
       <vt:lpstr>VENTAJAS DE LA RDSI </vt:lpstr>
       <vt:lpstr>VENTAJAS DE LA RDSI </vt:lpstr>
       <vt:lpstr>VENTAJAS DE LA RDSI </vt:lpstr>
       <vt:lpstr>Equipos y sistemas para RSDI</vt:lpstr>
-      <vt:lpstr>Diapositiva 16</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Tipos de Interfaces</vt:lpstr>
       <vt:lpstr>Tipos de Interfaces</vt:lpstr>
+      <vt:lpstr>Limitaciones RDSI</vt:lpstr>
+      <vt:lpstr>Reemplazo → VoIP</vt:lpstr>
       <vt:lpstr>ADSL</vt:lpstr>
       <vt:lpstr>VENTAJAS ADSL</vt:lpstr>
       <vt:lpstr>VENTAJAS ADSL</vt:lpstr>
       <vt:lpstr>ADSL</vt:lpstr>
       <vt:lpstr>VENTAJAS ADSL</vt:lpstr>
       <vt:lpstr>Modos de transmisión</vt:lpstr>
       <vt:lpstr>Modos de transmisión</vt:lpstr>
-      <vt:lpstr>Diapositiva 26</vt:lpstr>
+      <vt:lpstr>Limitaciones ADSL</vt:lpstr>
+      <vt:lpstr>Reemplazo → FTTH / 5G</vt:lpstr>
+      <vt:lpstr>Ventajas Modernas</vt:lpstr>
+      <vt:lpstr>Desventajas Modernas</vt:lpstr>
+      <vt:lpstr>Comparación</vt:lpstr>
+      <vt:lpstr>Resúmen</vt:lpstr>
+      <vt:lpstr>Resúmen</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RevolucionUnattended</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Redes I</dc:title>
   <dc:creator>titi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>