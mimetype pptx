--- v0 (2025-10-20)
+++ v1 (2026-05-01)
@@ -1,129 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId30"/>
+    <p:notesMasterId r:id="rId47"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="261" r:id="rId3"/>
     <p:sldId id="269" r:id="rId4"/>
     <p:sldId id="291" r:id="rId5"/>
     <p:sldId id="292" r:id="rId6"/>
     <p:sldId id="293" r:id="rId7"/>
     <p:sldId id="294" r:id="rId8"/>
     <p:sldId id="295" r:id="rId9"/>
     <p:sldId id="296" r:id="rId10"/>
     <p:sldId id="297" r:id="rId11"/>
     <p:sldId id="298" r:id="rId12"/>
     <p:sldId id="299" r:id="rId13"/>
     <p:sldId id="300" r:id="rId14"/>
-    <p:sldId id="303" r:id="rId15"/>
-[...13 lines deleted...]
-    <p:sldId id="265" r:id="rId29"/>
+    <p:sldId id="315" r:id="rId15"/>
+    <p:sldId id="303" r:id="rId16"/>
+    <p:sldId id="304" r:id="rId17"/>
+    <p:sldId id="316" r:id="rId18"/>
+    <p:sldId id="333" r:id="rId19"/>
+    <p:sldId id="317" r:id="rId20"/>
+    <p:sldId id="301" r:id="rId21"/>
+    <p:sldId id="309" r:id="rId22"/>
+    <p:sldId id="302" r:id="rId23"/>
+    <p:sldId id="305" r:id="rId24"/>
+    <p:sldId id="306" r:id="rId25"/>
+    <p:sldId id="307" r:id="rId26"/>
+    <p:sldId id="311" r:id="rId27"/>
+    <p:sldId id="310" r:id="rId28"/>
+    <p:sldId id="322" r:id="rId29"/>
+    <p:sldId id="323" r:id="rId30"/>
+    <p:sldId id="321" r:id="rId31"/>
+    <p:sldId id="320" r:id="rId32"/>
+    <p:sldId id="312" r:id="rId33"/>
+    <p:sldId id="324" r:id="rId34"/>
+    <p:sldId id="325" r:id="rId35"/>
+    <p:sldId id="326" r:id="rId36"/>
+    <p:sldId id="313" r:id="rId37"/>
+    <p:sldId id="314" r:id="rId38"/>
+    <p:sldId id="327" r:id="rId39"/>
+    <p:sldId id="328" r:id="rId40"/>
+    <p:sldId id="329" r:id="rId41"/>
+    <p:sldId id="330" r:id="rId42"/>
+    <p:sldId id="331" r:id="rId43"/>
+    <p:sldId id="332" r:id="rId44"/>
+    <p:sldId id="318" r:id="rId45"/>
+    <p:sldId id="265" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7099300" cy="10234613"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-AR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -178,101 +212,307 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="45" d="100"/>
-          <a:sy n="45" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="-1236" y="-90"/>
+        <p:origin x="1386" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="73736200" cy="73736200"/>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -318,51 +558,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4021138" y="0"/>
             <a:ext cx="3076575" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EADDF816-57B7-4E10-8D18-617957F975A8}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de imagen de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="992188" y="768350"/>
             <a:ext cx="5114925" cy="3836988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -487,50 +727,55 @@
             <a:off x="4021138" y="9721850"/>
             <a:ext cx="3076575" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A7517495-9B6D-4D2D-BDD5-135DB309C2E6}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2120961969"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
@@ -663,50 +908,55 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de número de diapositiva"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7517495-9B6D-4D2D-BDD5-135DB309C2E6}" type="slidenum">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3742563318"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -1340,51 +1590,51 @@
           <p:cNvPr id="30" name="29 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="18 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:tint val="20000"/>
                   </a:schemeClr>
@@ -1538,51 +1788,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1725,51 +1975,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -1877,51 +2127,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2134,51 +2384,51 @@
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2545,51 +2795,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -2993,51 +3243,51 @@
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3096,51 +3346,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3219,51 +3469,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3495,51 +3745,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
@@ -3702,51 +3952,51 @@
           <p:cNvPr id="5" name="4 Marcador de fecha"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4817,51 +5067,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6727032" y="6407944"/>
             <a:ext cx="1920240" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83FDD5DC-8AE9-4E79-85AD-B5E47A3FFC35}" type="datetimeFigureOut">
               <a:rPr lang="es-AR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/04/2011</a:t>
+              <a:t>13/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="21 Marcador de pie de página"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380072" y="6407944"/>
             <a:ext cx="2350681" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5221,126 +5471,194 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...12 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -5670,52 +5988,52 @@
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Tipos de cables</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="50178" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5143504" y="4543425"/>
-            <a:ext cx="2838450" cy="2314575"/>
+            <a:off x="4279475" y="4653136"/>
+            <a:ext cx="2459412" cy="2005494"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="7 Marcador de contenido"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="714348" y="1857364"/>
             <a:ext cx="7384256" cy="4695844"/>
@@ -5975,50 +6293,91 @@
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="es-AR" sz="2300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Organizados en categorías</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="58370" name="Picture 2" descr="- Persaltumseguridad.com.ar"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6738887" y="4176944"/>
+            <a:ext cx="2376264" cy="2376264"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -7528,50 +7887,129 @@
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Marcador de contenido 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1988840"/>
+            <a:ext cx="8274125" cy="3822774"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Categorías Cable UTP</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3988740546"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
               <a:t>UTP Level 6: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t>es un estándar de cables para </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
@@ -7778,51 +8216,51 @@
           <a:xfrm>
             <a:off x="2714612" y="3571876"/>
             <a:ext cx="1905000" cy="1714500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -7876,51 +8314,1522 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Categorías:</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="59396" name="Picture 4" descr="Bot Verification"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1403648" y="1628800"/>
+            <a:ext cx="6788943" cy="4525962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1067907218"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Marcador de contenido 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1957135974"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="323528" y="1628799"/>
+          <a:ext cx="8363271" cy="3924308"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1194753"/>
+                <a:gridCol w="1194753"/>
+                <a:gridCol w="1194753"/>
+                <a:gridCol w="1194753"/>
+                <a:gridCol w="1194753"/>
+                <a:gridCol w="1194753"/>
+                <a:gridCol w="1194753"/>
+              </a:tblGrid>
+              <a:tr h="975284">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tipo de cable</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Nombre completo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tipo de blindaje</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Protección contra interferencias (EMI/RFI)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Costo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Flexibilidad</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Uso típico</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="737256">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>UTP</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Unshielded Twisted Pair</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>❌ Sin blindaje</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Baja</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Bajo</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Redes LAN domésticas y oficinas</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="737256">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>FTP</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Foiled Twisted Pair</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>✔️ Lámina global (foil)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Media</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Medio</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Media</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Entornos con interferencia moderada</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="737256">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>STP</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Shielded Twisted Pair</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>✔️ Malla (braided)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Baja</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Industrias, ambientes eléctricos</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="737256">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>S/FTP</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Shielded/Foiled Twisted Pair</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>✔️ Malla + lámina individual</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Muy alta</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Muy alto</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Baja</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="es-AR" sz="1200" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Centros de datos, alta velocidad</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-AR" sz="1100" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="9525" marR="9525" marT="9525" marB="9525" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="308676" y="2228405"/>
+            <a:ext cx="9292524" cy="556070"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3472208687"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 2" descr="Ingeniería Systems: Cable de par trenzado blindado (STP) y cable coaxial - CCNA1 V5 - CISCO C4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1028828" y="1417637"/>
+            <a:ext cx="6119536" cy="4589653"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116386585"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>La comunicación a través de una red es transportada por un medio de transmisión. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>El medio proporciona el canal por el cual viaja el mensaje desde el origen hasta el destino</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Medios de transmisión</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -9595,51 +11504,51 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -9747,51 +11656,51 @@
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -9855,81 +11764,122 @@
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
               <a:t>Cable Coaxial</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="56321" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3000364" y="4857760"/>
+            <a:off x="368490" y="4941168"/>
             <a:ext cx="5155823" cy="1733552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="60418" name="Picture 2" descr="CABLE COAXIAL, lo que necesitas saber. - EL CAJÓN DEL ELECTRÓNICO"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5524313" y="4588590"/>
+            <a:ext cx="3168079" cy="1825606"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -10093,146 +12043,51 @@
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...94 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -10307,104 +12162,154 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="57345" name="Object 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5072066" y="4214818"/>
           <a:ext cx="3881521" cy="1773213"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
-            <p:oleObj spid="_x0000_s57345" name="Imagen de mapa de bits" r:id="rId3" imgW="4809524" imgH="2429214" progId="PBrush">
-[...1 lines deleted...]
-            </p:oleObj>
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj spid="_x0000_s57352" name="Imagen de mapa de bits" r:id="rId3" imgW="4809524" imgH="2429214" progId="PBrush">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Imagen de mapa de bits" r:id="rId3" imgW="4809524" imgH="2429214" progId="PBrush">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="0" name="Picture 1"/>
+                      <p:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </p:cNvPicPr>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId4">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect l="1979"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="5072066" y="4214818"/>
+                        <a:ext cx="3881521" cy="1773213"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print"/>
+          <a:blip r:embed="rId5" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="214282" y="4286256"/>
             <a:ext cx="4714908" cy="2010770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10563,51 +12468,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10718,51 +12623,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -11024,290 +12929,665 @@
               <a:t>Fibra </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
               <a:t>Optica</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 8" descr="Antenas De Telefonía Móvil: ¿Cómo Funcionan? - Coop La Lonja"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1554691" y="1481138"/>
+            <a:ext cx="6341565" cy="4756174"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2771947405"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="365760" lvl="1" indent="-256032">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buSzPct val="68000"/>
+              <a:buFont typeface="Wingdings 3"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Por Ondas de Radio</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buClr>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="25000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>30 MHz a 1 GHz</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buClr>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="25000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Son  Omnidireccionales por naturaleza.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buClr>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="25000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Son poco afectadas por los obstáculos.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buClr>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="25000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" err="1" smtClean="0"/>
+              <a:t>Ej</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>: transmisiones radiales, VHF, etc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Comunicaciones terrestres a través del Aire</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7286644" y="1643050"/>
+            <a:ext cx="1357322" cy="2098952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2319604259"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1">
-[...6 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>Las redes modernas utilizan principalmente tres tipos de medios para interconectar los dispositivos y proporcionar la ruta por la cual pueden transmitirse los datos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>Guiados</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>hilos metálicos dentro de los cables,</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>fibras de vidrio o plásticas (cable de fibra óptica), </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Por Ondas de Radio</a:t>
-[...156 lines deleted...]
-          <a:p>
+              <a:t>No guiados</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>transmisión inalámbrica.</a:t>
+            </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Tipos de medios</a:t>
+            </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
+              <a:t>Bandas de Frecuencias</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Imagen 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400361" y="1446916"/>
+            <a:ext cx="8723757" cy="4900153"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2624963606"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Marcador de contenido 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="63490" name="Picture 2" descr="Clasificación de ondas: propagación por bandas y alcances"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2195736" y="620688"/>
+            <a:ext cx="5723835" cy="5544616"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="78093914"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -11340,129 +13620,55 @@
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="365760" lvl="1" indent="-256032">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:buSzPct val="68000"/>
               <a:buFont typeface="Wingdings 3"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>Por Ondas de Radio</a:t>
-[...11 lines deleted...]
-            </a:pPr>
+              <a:t>Por </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
-              <a:t>30 MHz a 1 GHz</a:t>
-[...62 lines deleted...]
-              <a:t>Por Microondas</a:t>
+              <a:t>Microondas</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buClr>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="25000"/>
                 </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>2 GHz a 40 GHz</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buClr>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="25000"/>
                 </a:schemeClr>
               </a:buClr>
               <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
@@ -11525,99 +13731,383 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Comunicaciones terrestres a través del Aire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...31 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="64514" name="Picture 2" descr="Glosario y Terminología de Tecnología - Enlace de Microondas"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2309019" y="1481138"/>
+            <a:ext cx="4525962" cy="4525962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2205420023"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="67586" name="Picture 2" descr="5 FACTORES CLAVE EN EL DISEÑO DE UN ENLACE DE MICROONDAS PUNTO A PUNTO - 4Net Networking"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2309019" y="1481138"/>
+            <a:ext cx="4351213" cy="4525962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="67588" name="Picture 4" descr="Torrefe.com.ar"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6323827" y="2420888"/>
+            <a:ext cx="2362973" cy="3148162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1289539037"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="69636" name="Picture 4" descr="Antenas De Recepción Y Transmisión De Internet: La Clave Para Conectar El Mundo - Coop La Lonja"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2309019" y="1481138"/>
+            <a:ext cx="4525962" cy="4525962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1689939440"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -11827,51 +14317,51 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Comunicaciones Satelitales</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -11879,299 +14369,267 @@
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1071538" y="1357298"/>
             <a:ext cx="7472416" cy="5072098"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
-[...17 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Comunicaciones Satelitales</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
-[...41 lines deleted...]
-          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+            <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70660" name="Picture 4" descr="Comunicaciones satelitales | PPTX"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="971600" y="303916"/>
+            <a:ext cx="7852195" cy="5889146"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="686797511"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Marcador de contenido"/>
-[...48 lines deleted...]
-          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvPr id="3" name="Título 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-AR" dirty="0"/>
+            <a:endParaRPr lang="es-AR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="71682" name="Picture 2" descr="¿Qué está pasando con la basura espacial?"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="2410619"/>
+            <a:ext cx="8229600" cy="2667000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2512001988"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -12226,50 +14684,565 @@
               <a:t>No todos los medios de red tienen las mismas características ni son adecuados para el mismo fin. </a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-AR" dirty="0" smtClean="0"/>
               <a:t>Tipos de medios</a:t>
             </a:r>
+            <a:endParaRPr lang="es-AR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="72706" name="Picture 2" descr="https://images.openai.com/static-rsc-4/T3jamZdJWPb1KWo0HGe6SEgY9EfJct7F9uMyiLDcqQbVDFtPpO6zQjS79tW80wm922jWOekbNR0XcbUdKHw3QT66PoPWie0IRyHrAlZXmS-yv2XrGKChgsWLpdWj22rUzxa0W2Bmo8A01ceZ11q_xhIWFDYqUml1UYI4HfBXUDYFVQRWRjV2YcSItBSp8XJJ?purpose=fullsize"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1177528" y="1481138"/>
+            <a:ext cx="6788943" cy="4525962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3603454845"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="73730" name="Picture 2" descr="Internet Por Satélite: Cómo Funciona Y Sus Ventajas - Coop La Lonja"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="457200" y="1546282"/>
+            <a:ext cx="8229600" cy="4395673"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4064391541"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="74754" name="Picture 2" descr="Satélites Geoestacionarios: Características, Ubicación Y Mucho Más"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="548923" y="1481138"/>
+            <a:ext cx="8046154" cy="4525962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2998831234"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Título 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-AR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="75778" name="Picture 2" descr="How does satellite communication work? | ARQUIMEA"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="548923" y="1481138"/>
+            <a:ext cx="8046154" cy="4525962"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1642274889"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="971600" y="548680"/>
+            <a:ext cx="7843841" cy="5321262"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3831129651"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="1 Marcador de contenido"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="8800" dirty="0" smtClean="0"/>
+              <a:t>Preguntas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-AR" sz="10000" b="1" dirty="0" smtClean="0"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="es-AR" sz="8800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="2 Título"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -12611,51 +15584,59 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Marcador de contenido"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
-              <a:t>es el cambio de dirección de una onda que ocurre en la superficie de separación entre dos medio, de tal forma que regresa al medio inicial.</a:t>
+              <a:t>es el cambio de dirección de una onda que ocurre en la superficie de separación entre dos </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>medios, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
+              <a:t>de tal forma que regresa al medio inicial.</a:t>
             </a:r>
             <a:endParaRPr lang="es-AR" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="es-AR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Título"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="es-ES" dirty="0" smtClean="0"/>
@@ -13314,108 +16295,142 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Concourse</Template>
   <TotalTime></TotalTime>
-  <Words>1153</Words>
+  <Words>1192</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Presentación en pantalla (4:3)</PresentationFormat>
-  <Paragraphs>163</Paragraphs>
-  <Slides>28</Slides>
+  <Paragraphs>192</Paragraphs>
+  <Slides>45</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="8" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fuentes usadas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Servidores OLE incrustados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>28</vt:i4>
+        <vt:i4>45</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="30" baseType="lpstr">
+    <vt:vector size="58" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Lucida Sans Unicode</vt:lpstr>
+      <vt:lpstr>Tahoma</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Wingdings 2</vt:lpstr>
+      <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Concurrencia</vt:lpstr>
       <vt:lpstr>Imagen de mapa de bits</vt:lpstr>
       <vt:lpstr>Redes I</vt:lpstr>
       <vt:lpstr>Medios de transmisión</vt:lpstr>
       <vt:lpstr>Tipos de medios</vt:lpstr>
       <vt:lpstr>Tipos de medios</vt:lpstr>
       <vt:lpstr>Criterios para elegir un medio de red</vt:lpstr>
       <vt:lpstr>Conductores metálicos</vt:lpstr>
       <vt:lpstr>Impedancia Característica</vt:lpstr>
       <vt:lpstr>Reflexiones</vt:lpstr>
       <vt:lpstr>Atenuación</vt:lpstr>
       <vt:lpstr>Limitación de la velocidad de transmisión </vt:lpstr>
       <vt:lpstr>Vulnerabilidad</vt:lpstr>
       <vt:lpstr>Tipos de cables</vt:lpstr>
       <vt:lpstr>Categorías:</vt:lpstr>
+      <vt:lpstr>Categorías Cable UTP</vt:lpstr>
       <vt:lpstr>Categorías:</vt:lpstr>
       <vt:lpstr>Categorías:</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Clases:</vt:lpstr>
-      <vt:lpstr>Diapositiva 17</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Cable Coaxial</vt:lpstr>
       <vt:lpstr>Tipos de Coaxial</vt:lpstr>
       <vt:lpstr>Fibra Optica</vt:lpstr>
       <vt:lpstr>Tipos de Fibra Optica</vt:lpstr>
       <vt:lpstr>Conectores FO</vt:lpstr>
       <vt:lpstr>Fibra Optica</vt:lpstr>
-      <vt:lpstr>Diapositiva 24</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Comunicaciones terrestres a través del Aire</vt:lpstr>
+      <vt:lpstr>Bandas de Frecuencias</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Comunicaciones terrestres a través del Aire</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
       <vt:lpstr>Comunicaciones Satelitales</vt:lpstr>
       <vt:lpstr>Comunicaciones Satelitales</vt:lpstr>
-      <vt:lpstr>Diapositiva 28</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RevolucionUnattended</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Redes I</dc:title>
   <dc:creator>titi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>